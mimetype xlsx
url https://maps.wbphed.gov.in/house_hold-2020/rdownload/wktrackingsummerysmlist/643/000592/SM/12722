--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,65 @@
     <t>1282/JHD</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>Supply delivery &amp; Installation of actuator operated double flanged type Sluice Valve at three different locations in the delivery pipeline with other allied works at Barabari PWSS of Jhargram block of Jhargram Dist. under Jhargram Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000033/2025-2026</t>
   </si>
   <si>
     <t>1115/JMD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Laying of Additional Distribution pipe line for BARABARI and Its Adj. Moujas Moujas PWSS in Jhargram Block under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000358/2024-2025</t>
+  </si>
+  <si>
+    <t>602/JHD</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1071,54 +1086,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>20.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>83.31</v>
       </c>
       <c r="S7" s="4">
         <v>87</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1134,54 +1149,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>408.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>303.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>74.23</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1274,87 +1289,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>11.06</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P11" s="4">
+        <v>26.93</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>550.25</v>
+      </c>
+      <c r="P12" s="8">
+        <v>320.89</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>58.32</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>