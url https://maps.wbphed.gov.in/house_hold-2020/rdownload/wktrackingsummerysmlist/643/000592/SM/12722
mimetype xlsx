--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,65 @@
     <t>1115/JMD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Laying of Additional Distribution pipe line for BARABARI and Its Adj. Moujas Moujas PWSS in Jhargram Block under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000358/2024-2025</t>
   </si>
   <si>
     <t>602/JHD</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>DI pipe laying for Distribution main for BARABARI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000111/2025-2026</t>
+  </si>
+  <si>
+    <t>1314/JHD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1352,87 +1367,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P11" s="4">
         <v>26.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P12" s="4">
+        <v>7.63</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>557.88</v>
+      </c>
+      <c r="P13" s="8">
+        <v>320.89</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>57.52</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>