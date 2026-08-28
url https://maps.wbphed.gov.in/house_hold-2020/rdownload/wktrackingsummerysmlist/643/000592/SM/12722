--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -80,186 +80,186 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>BARABARI AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12722</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Barabari &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000033/2023-2024</t>
+  </si>
+  <si>
+    <t>1231/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>KAMAKHYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>BARABARI AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well , Pump House , 100 cum OHR, &amp; 100 cum GLR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation &amp; Accommodate FHTC (883 nos) under JJM with allied work including 02(Two) Years Operation &amp; Maintenanace for BARABARI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000038/2023-2024</t>
+  </si>
+  <si>
+    <t>851/JHD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>ASIS KUMAR SARANGI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000077/2023-2024</t>
   </si>
   <si>
     <t>1602/JHD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>New service connection charges.</t>
+  </si>
+  <si>
+    <t>BILL/00780/2023-2024</t>
+  </si>
+  <si>
+    <t>20/JMD</t>
+  </si>
+  <si>
+    <t>08/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Supply and Delivery of DI Specials for laying of Distribution Main including interconnection for Barabari and its adjoining mouzas Water Supply Scheme within Jhargram Block under Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Headquarter</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000216/2024-2025</t>
   </si>
   <si>
     <t>2369/JHD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>ASSOCIATED ENGINEERS &amp; TRADERS</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...14 lines deleted...]
-    <t>WBSEDCL</t>
+    <t>Construction of boundary wall and Allied works At Chandri, Barabari, Gramohan 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000098/2024-2025</t>
+  </si>
+  <si>
+    <t>1282/JHD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
   </si>
   <si>
     <t>New Service connection charges.</t>
   </si>
   <si>
     <t>BILL/01361/2023-2024</t>
   </si>
   <si>
     <t>24/JMD</t>
   </si>
   <si>
     <t>04/03/2024</t>
-  </si>
-[...55 lines deleted...]
-    <t>01/01/2025</t>
   </si>
   <si>
     <t>Supply delivery &amp; Installation of actuator operated double flanged type Sluice Valve at three different locations in the delivery pipeline with other allied works at Barabari PWSS of Jhargram block of Jhargram Dist. under Jhargram Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000033/2025-2026</t>
   </si>
   <si>
     <t>1115/JMD</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Laying of Additional Distribution pipe line for BARABARI and Its Adj. Moujas Moujas PWSS in Jhargram Block under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000358/2024-2025</t>
   </si>
@@ -836,625 +836,625 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.74</v>
+        <v>20.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.31</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.42</v>
+        <v>408.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>303.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.23</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>9.92</v>
+        <v>28.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>3</v>
+        <v>9.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>20.79</v>
+        <v>3.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>17.32</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>83.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>408.94</v>
+        <v>37.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>303.57</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>74.23</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="P9" s="4">
-        <v>37.46</v>
+        <v>3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>11.06</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="P11" s="4">
         <v>26.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="P12" s="4">
         <v>7.63</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>