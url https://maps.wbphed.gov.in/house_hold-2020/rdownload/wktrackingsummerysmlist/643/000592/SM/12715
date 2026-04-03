--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -254,108 +254,78 @@
   <si>
     <t>BILL/00102/2024-2025</t>
   </si>
   <si>
     <t>75/JMD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>new service connection charges at Chandri-II water supply scheme</t>
   </si>
   <si>
     <t>BILL/01029/2024-2025</t>
   </si>
   <si>
     <t>360/JMD</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
-    <t>Construction of Laying distribution I I pipe line under JJM with allied work for CHANDRI AND I IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+    <t>Sinking of Tube Well , Pump House , 250 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation under JJM with allied work for CHANDRI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref: 1st Call eNIT_20 of 2022-23 , SL No.-1 and 2nd Call eNIT_07 of 2023-24, SL No.-2 )</t>
   </si>
   <si>
     <t>Junior Engineer-II,Junior Engineer-III</t>
   </si>
   <si>
-    <t>ORD/000053/2023-2024</t>
-[...13 lines deleted...]
-  <si>
     <t>ORD/000312/2023-2024</t>
   </si>
   <si>
     <t>1832/JHD</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>Construction of boundary wall and Allied works At Chandri, Barabari, Gramohan 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000098/2024-2025</t>
   </si>
   <si>
     <t>1282/JHD</t>
   </si>
   <si>
     <t>03/09/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>02/07/2025</t>
   </si>
   <si>
     <t>Construction of Pump House , Laying distribution pipe line, Boundary wall, Installation of display Board under JJM with allied work for CHANDRI AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000040/2023-2024</t>
   </si>
   <si>
     <t>863/JHD</t>
   </si>
   <si>
     <t>07/09/2024</t>
   </si>
   <si>
     <t>Laying distribution pipe line under JJM with I allied work for CHANDRI AND IT'S ADJOINING MOUJAS PWSS in I JHARGRAM Block including supply of all labour &amp; materials within! I Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>862/JHD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
@@ -768,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1476,428 +1446,302 @@
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>30.65</v>
+        <v>145.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>145.7</v>
+        <v>37.46</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="4">
-        <v>37.46</v>
+        <v>82.54</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P15" s="4">
-        <v>1.02</v>
+        <v>71.81</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>510.36</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>