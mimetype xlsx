--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -962,54 +962,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>21.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.54</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1025,54 +1025,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>88.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>31.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>35.41</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1151,54 +1151,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>0.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>232.93</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1214,54 +1214,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>0.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.73</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1277,54 +1277,54 @@
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>0.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.53</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>59.22</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1458,54 +1458,54 @@
       <c r="I12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P12" s="4">
         <v>145.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>41.07</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>28.19</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1584,54 +1584,54 @@
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P14" s="4">
         <v>82.54</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>63.89</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>77.41</v>
       </c>
       <c r="S14" s="4">
         <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1647,88 +1647,88 @@
       <c r="I15" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P15" s="4">
         <v>71.81</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>67.09</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>93.43</v>
       </c>
       <c r="S15" s="4">
         <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>510.36</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>218.34</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>42.78</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>