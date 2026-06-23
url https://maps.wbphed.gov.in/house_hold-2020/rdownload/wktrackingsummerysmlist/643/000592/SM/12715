--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,80 @@
     <t>03/09/2024</t>
   </si>
   <si>
     <t>Construction of Pump House , Laying distribution pipe line, Boundary wall, Installation of display Board under JJM with allied work for CHANDRI AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000040/2023-2024</t>
   </si>
   <si>
     <t>863/JHD</t>
   </si>
   <si>
     <t>07/09/2024</t>
   </si>
   <si>
     <t>Laying distribution pipe line under JJM with I allied work for CHANDRI AND IT'S ADJOINING MOUJAS PWSS in I JHARGRAM Block including supply of all labour &amp; materials within! I Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>862/JHD</t>
   </si>
   <si>
     <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution I I pipe line under JJM with allied work for CHANDRI AND I IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2023-2024</t>
+  </si>
+  <si>
+    <t>864/JHD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>S.B.TRADERS</t>
+  </si>
+  <si>
+    <t>Trial run for CHANDRI AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2025-2026</t>
+  </si>
+  <si>
+    <t>734/JHD</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1661,87 +1691,213 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P15" s="4">
         <v>71.81</v>
       </c>
       <c r="Q15" s="4">
         <v>67.09</v>
       </c>
       <c r="R15" s="4">
         <v>93.43</v>
       </c>
       <c r="S15" s="4">
         <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>30.65</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>22.55</v>
+      </c>
+      <c r="R16" s="4">
+        <v>73.57</v>
+      </c>
+      <c r="S16" s="4">
+        <v>75</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P17" s="4">
+        <v>1.02</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>542.03</v>
+      </c>
+      <c r="P18" s="8">
+        <v>240.89</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>44.44</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>