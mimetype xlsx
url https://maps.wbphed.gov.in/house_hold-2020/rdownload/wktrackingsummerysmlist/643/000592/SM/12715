--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -80,162 +80,231 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>CHANDRI AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12715</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Chandri &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000047/2023-2024</t>
+  </si>
+  <si>
+    <t>1250/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>CHANDRI AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Accommodate FHTC (2066 nos) under JJM with allied work for CHANDRI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000051/2023-2024</t>
+  </si>
+  <si>
+    <t>861/JHD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>ASIS KUMAR SARANGI</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Pump House , 250 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation under JJM with allied work for CHANDRI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref: 1st Call eNIT_20 of 2022-23 , SL No.-1 and 2nd Call eNIT_07 of 2023-24, SL No.-2 )</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000312/2023-2024</t>
+  </si>
+  <si>
+    <t>1832/JHD</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (one) no, Motor Cab (standard) Commercial with Catalytic Converter attachment with Bharat Stage as per prevalent applicable standard compliant new /not older than 3(three) months from the date of 1st registration on daily hire rate basis for 3 (Three) months only (From 01.01.2024 to 31.03.2024) having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use of the Assistant Engineer(HQ), Jhargram Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000642/2023-2024</t>
+  </si>
+  <si>
+    <t>3112/JHD</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR UPADHYAY</t>
+  </si>
+  <si>
+    <t>Construction of Pump House , Laying distribution pipe line, Boundary wall, Installation of display Board under JJM with allied work for CHANDRI AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000040/2023-2024</t>
+  </si>
+  <si>
+    <t>863/JHD</t>
+  </si>
+  <si>
+    <t>07/09/2024</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with I allied work for CHANDRI AND IT'S ADJOINING MOUJAS PWSS in I JHARGRAM Block including supply of all labour &amp; materials within! I Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>862/JHD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution I I pipe line under JJM with allied work for CHANDRI AND I IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2023-2024</t>
+  </si>
+  <si>
+    <t>864/JHD</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>S.B.TRADERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2022-2023</t>
   </si>
   <si>
     <t>1601/JHD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...49 lines deleted...]
-  <si>
     <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Chandri and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000202/2024-2025</t>
   </si>
   <si>
     <t>2267/JHD</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
-    <t>Hiring of 1 (one) no, Motor Cab (standard) Commercial with Catalytic Converter attachment with Bharat Stage as per prevalent applicable standard compliant new /not older than 3(three) months from the date of 1st registration on daily hire rate basis for 3 (Three) months only (From 01.01.2024 to 31.03.2024) having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use of the Assistant Engineer(HQ), Jhargram Division PHE Dte.</t>
-[...14 lines deleted...]
-    <t>TAPAN KUMAR UPADHYAY</t>
+    <t>Construction of boundary wall and Allied works At Chandri, Barabari, Gramohan 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000098/2024-2025</t>
+  </si>
+  <si>
+    <t>1282/JHD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
   </si>
   <si>
     <t>Continuation Work for Functional Household Tap Connection data uploading charges of different PWSS under Jhargram District in JJM_IMIS portal under Jal Jeevan Mission for May 2024 under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000006/2024-2025</t>
   </si>
   <si>
     <t>40/JRWS</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>JAGOMOHAN SETUA</t>
   </si>
   <si>
     <t>Continuation Work for Functional Household Tap Connection data uploading charges of different PWSS under Jhargram District in JJM_IMIS portal under Jal Jeevan Mission for June 2024 under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000007/2024-2025</t>
   </si>
@@ -252,119 +321,50 @@
     <t>new service connection charges at Chandri T/W-1,water supply scheme</t>
   </si>
   <si>
     <t>BILL/00102/2024-2025</t>
   </si>
   <si>
     <t>75/JMD</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>new service connection charges at Chandri-II water supply scheme</t>
   </si>
   <si>
     <t>BILL/01029/2024-2025</t>
   </si>
   <si>
     <t>360/JMD</t>
   </si>
   <si>
     <t>20/09/2024</t>
-  </si>
-[...67 lines deleted...]
-    <t>S.B.TRADERS</t>
   </si>
   <si>
     <t>Trial run for CHANDRI AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months.</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>734/JHD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -908,940 +908,940 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>37.58</v>
+        <v>21.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>57.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>21.95</v>
+        <v>88.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.63</v>
+        <v>31.42</v>
       </c>
       <c r="R4" s="4">
-        <v>57.54</v>
+        <v>35.41</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>88.73</v>
+        <v>145.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>31.42</v>
+        <v>41.07</v>
       </c>
       <c r="R5" s="4">
-        <v>35.41</v>
+        <v>28.19</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>7.93</v>
+        <v>0.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.19</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>232.93</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>0.51</v>
+        <v>82.54</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.19</v>
+        <v>63.89</v>
       </c>
       <c r="R7" s="4">
-        <v>232.93</v>
+        <v>77.41</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.58</v>
+        <v>71.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.52</v>
+        <v>67.09</v>
       </c>
       <c r="R8" s="4">
-        <v>90.73</v>
+        <v>93.43</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.89</v>
+        <v>30.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.53</v>
+        <v>22.55</v>
       </c>
       <c r="R9" s="4">
-        <v>59.22</v>
+        <v>73.57</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>9.35</v>
+        <v>37.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>5.33</v>
+        <v>7.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="P12" s="4">
-        <v>145.7</v>
+        <v>37.46</v>
       </c>
       <c r="Q12" s="4">
-        <v>41.07</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>28.19</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>37.46</v>
+        <v>0.58</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>90.73</v>
       </c>
       <c r="S13" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>82.54</v>
+        <v>0.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>63.89</v>
+        <v>0.53</v>
       </c>
       <c r="R14" s="4">
-        <v>77.41</v>
+        <v>59.22</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>47</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>71.81</v>
+        <v>9.35</v>
       </c>
       <c r="Q15" s="4">
-        <v>67.09</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>93.43</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>30.65</v>
+        <v>5.33</v>
       </c>
       <c r="Q16" s="4">
-        <v>22.55</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>73.57</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="P17" s="4">
         <v>1.02</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>