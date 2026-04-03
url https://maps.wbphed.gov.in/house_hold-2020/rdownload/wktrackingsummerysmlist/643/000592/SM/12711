--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,86 @@
     <t>22/03/2024</t>
   </si>
   <si>
     <t>KARNAJORA AGNIBINA SEVA SAMITY</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Pump House , 100 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation ,including 02(Two) Years Operation &amp; Maintenance &amp; Accommodate FHTC (841 nos) under JJM with allied work for Palashbani PWSS in Jamboni Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. .</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000206/2022-2023</t>
   </si>
   <si>
     <t>240/JHD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SUNIL DULE</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Lalbundh GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000250/2024-2025</t>
+  </si>
+  <si>
+    <t>372/JRWS</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>14/10/2024</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Palashboni and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
+  </si>
+  <si>
+    <t>ORD/000582/2023-2024</t>
+  </si>
+  <si>
+    <t>518/JRWS</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1112,87 +1148,213 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>353.65</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.84</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>413.25</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>