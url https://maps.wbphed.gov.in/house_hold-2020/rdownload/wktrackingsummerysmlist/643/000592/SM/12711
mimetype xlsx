--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1008,54 +1008,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>22.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.18</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>89.5</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1134,54 +1134,54 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>353.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>237.82</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>67.25</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1294,54 +1294,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>413.25</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>258</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>62.43</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>