--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,192 +92,192 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jamboni</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>PALASHBANI AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12711</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Pump House , 100 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation ,including 02(Two) Years Operation &amp; Maintenance &amp; Accommodate FHTC (841 nos) under JJM with allied work for Palashbani PWSS in Jamboni Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. .</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000206/2022-2023</t>
+  </si>
+  <si>
+    <t>240/JHD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SUNIL DULE</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Palasbani &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000206/2023-2024</t>
+  </si>
+  <si>
+    <t>2267/JMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>GOSWAMI TRANSPORT &amp; ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000025/2023-2024</t>
   </si>
   <si>
     <t>1495/JHD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00664/2023-2024</t>
   </si>
   <si>
     <t>13/JMD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00675/2023-2024</t>
   </si>
   <si>
     <t>22/JMD</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Palasbani &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Installation of display board for JJM works at different piped water supply scheme within Jamboni Block and Others Block under Jhargram Division, PHE dte. (3rd Phase)</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000735/2023-2024</t>
   </si>
   <si>
     <t>239/GPSD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>KARNAJORA AGNIBINA SEVA SAMITY</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Pump House , 100 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation ,including 02(Two) Years Operation &amp; Maintenance &amp; Accommodate FHTC (841 nos) under JJM with allied work for Palashbani PWSS in Jamboni Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. .</t>
-[...17 lines deleted...]
-    <t>SUNIL DULE</t>
+    <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Palashboni and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
+  </si>
+  <si>
+    <t>ORD/000582/2023-2024</t>
+  </si>
+  <si>
+    <t>518/JRWS</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Lalbundh GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000250/2024-2025</t>
   </si>
   <si>
     <t>372/JRWS</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>MANOJ KUMAR MAHATA</t>
-  </si>
-[...13 lines deleted...]
-    <t>14/05/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,511 +806,511 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>19.45</v>
+        <v>353.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>237.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>67.25</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.33</v>
+        <v>22.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.5</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.64</v>
+        <v>19.45</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>22.55</v>
+        <v>8.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>20.18</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>89.5</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.97</v>
+        <v>2.64</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>353.65</v>
+        <v>0.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>237.82</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>67.25</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>0.84</v>
+        <v>4.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>4.84</v>
+        <v>0.84</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>413.25</v>