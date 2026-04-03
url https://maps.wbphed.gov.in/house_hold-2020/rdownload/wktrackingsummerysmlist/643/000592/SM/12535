--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,68 @@
     <t>30/12/2024</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>SUNIL DULE</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation , Accommodate FHTC ( 1191 nos) under JJM with allied work including 02 (Two) Years Operation &amp; Maintenance for UTTAR BARASHOL AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub- Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000223/2022-2023</t>
   </si>
   <si>
     <t>372/JHD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Uttar Barsole and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
+  </si>
+  <si>
+    <t>The Junior Engineer-IV Jhargram Sub-Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000580/2023-2024</t>
+  </si>
+  <si>
+    <t>515/JRWS</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1041,87 +1059,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>466.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4.84</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>90</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>570.67</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>