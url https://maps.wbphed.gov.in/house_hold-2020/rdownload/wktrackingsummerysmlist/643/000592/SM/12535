--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,68 @@
     <t>372/JHD</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Uttar Barsole and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
   </si>
   <si>
     <t>The Junior Engineer-IV Jhargram Sub-Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000580/2023-2024</t>
   </si>
   <si>
     <t>515/JRWS</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chilkigarh GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000243/2024-2025</t>
+  </si>
+  <si>
+    <t>340/JRWS</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -919,54 +937,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>22.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.57</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1045,54 +1063,54 @@
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>466.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>346.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>74.3</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1108,101 +1126,164 @@
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="4">
         <v>4.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>571.51</v>
+      </c>
+      <c r="P10" s="8">
+        <v>370.42</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>64.81</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>