--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,144 +92,144 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jamboni</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>UTTAR BARASHOL AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12535</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation , Accommodate FHTC ( 1191 nos) under JJM with allied work including 02 (Two) Years Operation &amp; Maintenance for UTTAR BARASHOL AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub- Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000223/2022-2023</t>
+  </si>
+  <si>
+    <t>372/JHD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>SUNIL DULE</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Uttar Barashol &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000208/2023-2024</t>
+  </si>
+  <si>
+    <t>2269/JMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>M/S B.M. ELECTRICAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000069/2023-2024</t>
   </si>
   <si>
     <t>1300/JHD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00432/2023-2024</t>
   </si>
   <si>
     <t>13/JMD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Uttar Barashol &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Uttar Barsol and its adjoining mouzas Water Supply Scheme within Jamboni Block under Jhargram RWS Sub Division of Jhargram Division, P.H.E.Dte</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000224/2024-2025</t>
   </si>
   <si>
     <t>545/JRWS</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>14/01/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>13/01/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Uttar Barsole and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
   </si>
   <si>
     <t>The Junior Engineer-IV Jhargram Sub-Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000580/2023-2024</t>
   </si>
   <si>
     <t>515/JRWS</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chilkigarh GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000243/2024-2025</t>
   </si>
@@ -794,425 +794,425 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>68.87</v>
+        <v>466.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>346.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.3</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>5.08</v>
+        <v>22.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.57</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>22.53</v>
+        <v>68.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>19.06</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>84.57</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>2.95</v>
+        <v>5.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>466.4</v>
+        <v>2.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>346.55</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>74.3</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
         <v>4.84</v>
       </c>
       <c r="Q8" s="4">
         <v>4.82</v>
       </c>
       <c r="R8" s="4">
         <v>99.6</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>0.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>