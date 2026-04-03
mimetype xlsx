--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -212,84 +212,81 @@
   <si>
     <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (41827 Nos), etc. For 32 nos Pipe water supply Scheme within Gopiballavpur-I, Gopiballavpur-II and JHARGRAM Block Under Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer Headquarter</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000298/2023-2024</t>
   </si>
   <si>
     <t>1727/JHD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ADITYA ARAV DEV CONS CO. PVT. LTD.</t>
   </si>
   <si>
-    <t>Field Level data validation of FHTC executed by various Agencies on the basis of pictorial data ith the objective of controlling multiple entry, improving data quality in terms of absolute household by erification through electric connection any other unique documents and making error free in Afferent Pipe Water Supply Scheme In different Block in the District of Jhargram under Jhargram Division. PHE Dte.(130-Mahulboni PWSS within Gopiballavpur-I Block)</t>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Kharikamathani GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division</t>
   </si>
   <si>
-    <t>ORD/000270/2024-2025</t>
-[...26 lines deleted...]
-    <t>25/07/2025</t>
+    <t>ORD/000231/2024-2025</t>
+  </si>
+  <si>
+    <t>644/GPSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>PRINT PREVIEW</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Malam GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000232/2024-2025</t>
+  </si>
+  <si>
+    <t>645/GPSD</t>
+  </si>
+  <si>
+    <t>GOPAL JANA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1206,148 +1203,148 @@
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>0.41</v>
+        <v>0.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.26</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>33695.3</v>
+        <v>33693.22</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
       <c r="Q11" s="8">
         <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>