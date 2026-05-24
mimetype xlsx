--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,77 +161,50 @@
   <si>
     <t>BILL/00169/2024-2025</t>
   </si>
   <si>
     <t>96/JMD</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for Mahulboni T/W - I water supply scheme.</t>
   </si>
   <si>
     <t>BILL/01423/2023-2024</t>
   </si>
   <si>
     <t>72/JMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (41827 Nos), etc. For 32 nos Pipe water supply Scheme within Gopiballavpur-I, Gopiballavpur-II and JHARGRAM Block Under Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer Headquarter</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000298/2023-2024</t>
   </si>
   <si>
     <t>1727/JHD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ADITYA ARAV DEV CONS CO. PVT. LTD.</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Kharikamathani GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
@@ -243,50 +216,71 @@
     <t>ORD/000231/2024-2025</t>
   </si>
   <si>
     <t>644/GPSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Malam GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000232/2024-2025</t>
   </si>
   <si>
     <t>645/GPSD</t>
   </si>
   <si>
     <t>GOPAL JANA</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Nayagram GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000233/2024-2025</t>
+  </si>
+  <si>
+    <t>646/GPSD</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Arrah GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000221/2024-2025</t>
+  </si>
+  <si>
+    <t>639/GPSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -840,54 +834,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1041,329 +1035,392 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>12284.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>384.87</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>12284.77</v>
+        <v>0.67</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.81</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.67</v>
+        <v>0.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.81</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.81</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="R11" s="4">
+        <v>98.82</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>12355.22</v>
+      </c>
+      <c r="P12" s="8">
+        <v>392.42</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>3.18</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>