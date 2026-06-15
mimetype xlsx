--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,110 @@
     <t>645/GPSD</t>
   </si>
   <si>
     <t>GOPAL JANA</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Nayagram GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000233/2024-2025</t>
   </si>
   <si>
     <t>646/GPSD</t>
   </si>
   <si>
     <t>MANOJ KUMAR MAHATA</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Arrah GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000221/2024-2025</t>
   </si>
   <si>
     <t>639/GPSD</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Field Level data validation of FHTC executed by various Agencies on the basis of pictorial data ith the objective of controlling multiple entry, improving data quality in terms of absolute household by erification through electric connection any other unique documents and making error free in Afferent Pipe Water Supply Scheme In different Block in the District of Jhargram under Jhargram Division. PHE Dte.(130-Mahulboni PWSS within Gopiballavpur-I Block)</t>
+  </si>
+  <si>
+    <t>ORD/000270/2024-2025</t>
+  </si>
+  <si>
+    <t>365/GPSD</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Field Level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme (6 nos PWSS of 130 PWSS) within Gopiballavpur-I Block in the District of Jhargram under Jhargram Division. PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000324/2024-2025</t>
+  </si>
+  <si>
+    <t>101/GPSD</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1340,87 +1400,276 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P11" s="4">
         <v>0.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0.91</v>
       </c>
       <c r="R11" s="4">
         <v>98.82</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>6.97</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0.03</v>
+      </c>
+      <c r="S12" s="4">
+        <v>11</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.41</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>10</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.26</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>50</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>33698.65</v>
+      </c>
+      <c r="P15" s="8">
+        <v>399.39</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>1.19</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>