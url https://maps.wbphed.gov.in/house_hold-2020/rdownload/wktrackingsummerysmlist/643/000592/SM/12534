--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,267 +80,291 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Gopiballavpur-I</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>MAHULBANI AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12534</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>MAHULBANI AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (41827 Nos), etc. For 32 nos Pipe water supply Scheme within Gopiballavpur-I, Gopiballavpur-II and JHARGRAM Block Under Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000298/2023-2024</t>
+  </si>
+  <si>
+    <t>1727/JHD</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>ADITYA ARAV DEV CONS CO. PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Field Level data validation of FHTC executed by various Agencies on the basis of pictorial data ith the objective of controlling multiple entry, improving data quality in terms of absolute household by erification through electric connection any other unique documents and making error free in Afferent Pipe Water Supply Scheme In different Block in the District of Jhargram under Jhargram Division. PHE Dte.(130-Mahulboni PWSS within Gopiballavpur-I Block)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000270/2024-2025</t>
+  </si>
+  <si>
+    <t>365/GPSD</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of Mahulboni and its adjoining mouzas Pipe Water Supply Scheme within Gopibalavpur-I Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000558/2023-2024</t>
   </si>
   <si>
     <t>194/GPSD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>MMS CONSTRUCTIONS PVT.LTD.</t>
   </si>
   <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Kharikamathani GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000231/2024-2025</t>
+  </si>
+  <si>
+    <t>644/GPSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>PRINT PREVIEW</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Malam GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000232/2024-2025</t>
+  </si>
+  <si>
+    <t>645/GPSD</t>
+  </si>
+  <si>
+    <t>GOPAL JANA</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Nayagram GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000233/2024-2025</t>
+  </si>
+  <si>
+    <t>646/GPSD</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Arrah GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000221/2024-2025</t>
+  </si>
+  <si>
+    <t>639/GPSD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2023-2024</t>
   </si>
   <si>
     <t>423/JHD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>Qutation for new service connection at MAHULBONI TW-II water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00169/2024-2025</t>
   </si>
   <si>
     <t>96/JMD</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for Mahulboni T/W - I water supply scheme.</t>
   </si>
   <si>
     <t>BILL/01423/2023-2024</t>
   </si>
   <si>
     <t>72/JMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (41827 Nos), etc. For 32 nos Pipe water supply Scheme within Gopiballavpur-I, Gopiballavpur-II and JHARGRAM Block Under Jhargram Division PHE Dte. Under Jhargram District.</t>
-[...121 lines deleted...]
-  <si>
     <t>Field Level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme (6 nos PWSS of 130 PWSS) within Gopiballavpur-I Block in the District of Jhargram under Jhargram Division. PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000324/2024-2025</t>
   </si>
   <si>
     <t>101/GPSD</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Bathandia , Mahulboni and Upar Baghuasol and its adjoining Mouzas , Block Gopiballavpur-I, District Jhargram {TYPE - B} P.H.E.Dte. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000222/2026-2027</t>
+  </si>
+  <si>
+    <t>1300/JHD</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>RITESH AGARWALL</t>
+  </si>
+  <si>
+    <t>NAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -891,785 +915,848 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.24</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.24</v>
+        <v>6.5</v>
       </c>
       <c r="R3" s="4">
-        <v>99.98</v>
+        <v>0.03</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>47.81</v>
+        <v>12284.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>261.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>10.75</v>
+        <v>0.41</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="P6" s="4">
-        <v>4.3</v>
+        <v>4.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P7" s="4">
-        <v>12284.77</v>
+        <v>0.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>384.87</v>
+        <v>0.66</v>
       </c>
       <c r="R7" s="4">
-        <v>3.13</v>
+        <v>98.81</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>0.67</v>
+        <v>0.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.66</v>
+        <v>0.91</v>
       </c>
       <c r="R8" s="4">
         <v>98.81</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.91</v>
+        <v>0.83</v>
       </c>
       <c r="R9" s="4">
         <v>98.81</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>0.84</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.83</v>
+        <v>0.91</v>
       </c>
       <c r="R10" s="4">
-        <v>98.81</v>
+        <v>98.82</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>0.92</v>
+        <v>47.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.91</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.82</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>10.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.97</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.41</v>
+        <v>4.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="P14" s="4">
         <v>3.26</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>33698.65</v>
+      </c>
+      <c r="P16" s="8">
+        <v>275.7</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0.82</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>