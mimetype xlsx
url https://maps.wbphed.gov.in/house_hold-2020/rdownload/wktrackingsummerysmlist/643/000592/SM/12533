--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,68 @@
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of Distribution pipe, Accommodate FHTC ( 420 nos) under JJM with allied work for JIRAPARA AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000363/2023-2024</t>
   </si>
   <si>
     <t>2003/JHD</t>
   </si>
   <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>MAHARAJA CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chichra GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000242/2024-2025</t>
+  </si>
+  <si>
+    <t>335/JRWS</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1666,87 +1684,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>46.39</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.5</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>21878.96</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>