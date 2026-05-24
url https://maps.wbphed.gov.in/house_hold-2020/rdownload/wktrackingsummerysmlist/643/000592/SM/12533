--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -263,87 +263,60 @@
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Jirapara and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000588/2023-2024</t>
   </si>
   <si>
     <t>527/JRWS</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>15/05/2024</t>
   </si>
   <si>
     <t>NIPENDRANATH SINGHA</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Laying of Distribution pipe, Accommodate FHTC ( 420 nos) under JJM with allied work for JIRAPARA AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000363/2023-2024</t>
   </si>
   <si>
     <t>2003/JHD</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>15/07/2025</t>
   </si>
   <si>
     <t>MAHARAJA CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chichra GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000242/2024-2025</t>
   </si>
   <si>
     <t>335/JRWS</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -753,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1568,266 +1541,203 @@
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="M14" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>46.39</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>28</v>
+        <v>89</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>46.39</v>
+        <v>0.5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>539.2</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>