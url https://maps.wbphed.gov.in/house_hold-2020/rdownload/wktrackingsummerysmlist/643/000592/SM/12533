--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,77 @@
     <t>2003/JHD</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>MAHARAJA CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chichra GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000242/2024-2025</t>
   </si>
   <si>
     <t>335/JRWS</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="75.410156" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1657,87 +1684,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P15" s="4">
         <v>0.5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>11</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>21878.96</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>