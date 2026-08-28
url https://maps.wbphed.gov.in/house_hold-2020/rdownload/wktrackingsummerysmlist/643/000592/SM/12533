--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,62 +80,89 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jamboni</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>JIRAPARA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12533</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>JIRAPARA AND ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Laying of Distribution pipe line, Accommodate FHTC ( 420 nos) under JJM with allied work for JIRAPARA AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000120/2023-2024</t>
   </si>
   <si>
     <t>1313/JHD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
     <t>NIRMAL DUTTA</t>
   </si>
   <si>
     <t>Sinking of Tube Well, Laying of Distribution pipe line under JJM with allied work for JIRAPARA AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
@@ -200,59 +227,74 @@
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>GARHBETA-1 UNEMPLOYED YOUTH ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Constructions of 400 cum OHR, Rising main pipe line, Interconnection pipe line, Installation of display Board, soil investigation, Accommodate FHTC (420 nos) under JJM with allied work for JIRAPARA AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022-23, SL No.-15)</t>
   </si>
   <si>
     <t>ORD/000367/2023-2024</t>
   </si>
   <si>
     <t>2019/JHD</t>
   </si>
   <si>
     <t>04/12/2023</t>
   </si>
   <si>
     <t>29/09/2024</t>
   </si>
   <si>
     <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe, Accommodate FHTC ( 420 nos) under JJM with allied work for JIRAPARA AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000363/2023-2024</t>
+  </si>
+  <si>
+    <t>2003/JHD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>MAHARAJA CONSTRUCTION CO.</t>
+  </si>
+  <si>
     <t>ORD/000361/2023-2024</t>
   </si>
   <si>
     <t>2002/JHD</t>
   </si>
   <si>
-    <t>01/12/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>GOUTAM PARIA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>1590/JHD</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of Tube Well, Laying of Distribution pipe line under JJM with allied work for JIRAPARA AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022-23, SL No.-17)</t>
   </si>
   <si>
     <t>ORD/000451/2023-2024</t>
   </si>
   <si>
     <t>245/JHD</t>
@@ -263,108 +305,66 @@
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Jirapara and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000588/2023-2024</t>
   </si>
   <si>
     <t>527/JRWS</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>15/05/2024</t>
   </si>
   <si>
     <t>NIPENDRANATH SINGHA</t>
   </si>
   <si>
-    <t>Laying of Distribution pipe, Accommodate FHTC ( 420 nos) under JJM with allied work for JIRAPARA AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chichra GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000242/2024-2025</t>
   </si>
   <si>
     <t>335/JRWS</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,875 +915,875 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>31.88</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>19.55</v>
+        <v>31.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>26.7</v>
+        <v>19.55</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>21.92</v>
+        <v>26.7</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>27.48</v>
+        <v>21.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>34.72</v>
+        <v>27.48</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>214.16</v>
+        <v>34.72</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>37.53</v>
+        <v>214.16</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>52.34</v>
+        <v>46.39</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>21.21</v>
+        <v>37.53</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>4.83</v>
+        <v>52.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>46.39</v>
+        <v>21.21</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>0.5</v>
+        <v>4.83</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>21339.76</v>
+        <v>0.5</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>21878.96</v>