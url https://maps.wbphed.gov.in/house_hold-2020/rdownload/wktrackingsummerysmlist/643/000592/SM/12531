--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,71 @@
     <t>14/05/2024</t>
   </si>
   <si>
     <t>TAPAS KUMAR JANA</t>
   </si>
   <si>
     <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Par Shuli &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
   </si>
   <si>
     <t>JE (M)</t>
   </si>
   <si>
     <t>ORD/000207/2023-2024</t>
   </si>
   <si>
     <t>2268/JMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>03/08/2024</t>
   </si>
   <si>
     <t>JIBON GHOSH</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Kenddangri GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000249/2024-2025</t>
+  </si>
+  <si>
+    <t>371/JRWS</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>14/10/2024</t>
+  </si>
+  <si>
+    <t>GOPAL JANA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1187,87 +1208,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>22.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>422.66</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>