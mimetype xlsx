--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1068,54 +1068,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>337.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>253.65</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.24</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1194,54 +1194,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>22.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.95</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.1</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1291,54 +1291,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>422.66</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>272.6</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>64.5</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>