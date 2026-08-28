--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -116,144 +116,144 @@
   <si>
     <t>Water Supply System comprising of Pump House and Distribution Pipeline with Community Tank &amp; provision of FHTC including Sinking of 150 mm X 100 mm X135 m Rig Bored Tube Well for drought like situation prone areas at different location under location Id Gopiballavpir-I_2_1_C under Jhargram Division in the District of Jhargram.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>The Junior Engineer-IV Jhargram Sub-Division</t>
   </si>
   <si>
     <t>ORD/000067/2022-2023</t>
   </si>
   <si>
     <t>346/JHD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>26/01/2023</t>
   </si>
   <si>
     <t>BISHNU PADA NANDI</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line,Installation of display Board, soil investigation ,including 02(Two) Years Operation &amp; Maintenance &amp; Accommodate FHTC (1226 nos) under JJM with allied work for Parshuli PWSS in Jamboni Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHEDte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000216/2022-2023</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>ASIS KUMAR SARANGI</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Par Shuli &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000207/2023-2024</t>
+  </si>
+  <si>
+    <t>2268/JMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>03/08/2024</t>
+  </si>
+  <si>
+    <t>JIBON GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2023-2024</t>
   </si>
   <si>
     <t>1533/jhd</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00430/2023-2024</t>
   </si>
   <si>
     <t>11/JMD</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00431/2023-2024</t>
   </si>
   <si>
     <t>12/JMD</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line,Installation of display Board, soil investigation ,including 02(Two) Years Operation &amp; Maintenance &amp; Accommodate FHTC (1226 nos) under JJM with allied work for Parshuli PWSS in Jamboni Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHEDte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Parshuli and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
   </si>
   <si>
     <t>ORD/000584/2023-2024</t>
   </si>
   <si>
     <t>521/JRWS</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>TAPAS KUMAR JANA</t>
-  </si>
-[...19 lines deleted...]
-    <t>JIBON GHOSH</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Kenddangri GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000249/2024-2025</t>
   </si>
   <si>
     <t>371/JRWS</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>GOPAL JANA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -866,385 +866,385 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>27.63</v>
+        <v>337.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>253.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.24</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.96</v>
+        <v>22.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.1</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.71</v>
+        <v>27.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>337.12</v>
+        <v>2.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>253.65</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>75.24</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.58</v>
+        <v>4.71</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>22.53</v>
+        <v>4.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>18.95</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>84.1</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>