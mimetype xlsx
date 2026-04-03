--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,68 +207,50 @@
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (41827 Nos), etc. For 32 nos Pipe water supply Scheme within Gopiballavpur-I, Gopiballavpur-II and JHARGRAM Block Under Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer Headquarter</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000298/2023-2024</t>
   </si>
   <si>
     <t>1727/JHD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ADITYA ARAV DEV CONS CO. PVT. LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Sumitrapur and Amarda and its adjoining Mouzas , Block Gopiballavpur-I, District Jhargram {TYPE - B} te. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000326/2024-2025</t>
   </si>
   <si>
     <t>468/JHD</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>RITESH AGARWALL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -678,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1188,185 +1170,122 @@
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.67</v>
+        <v>27.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...26 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>33694.78</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>