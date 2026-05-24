--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,120 +158,111 @@
   <si>
     <t>New Service Connection charges for Sumitrapur tw-II pwss</t>
   </si>
   <si>
     <t>BILL/01197/2023-2024</t>
   </si>
   <si>
     <t>38/JMD</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service Connection charges for Sumitrapur, Tw-I pwss</t>
   </si>
   <si>
     <t>BILL/01198/2023-2024</t>
   </si>
   <si>
     <t>39/JMD</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (41827 Nos), etc. For 32 nos Pipe water supply Scheme within Gopiballavpur-I, Gopiballavpur-II and JHARGRAM Block Under Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer Headquarter</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000298/2023-2024</t>
   </si>
   <si>
     <t>1727/JHD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ADITYA ARAV DEV CONS CO. PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Sumitrapur and Amarda and its adjoining Mouzas , Block Gopiballavpur-I, District Jhargram {TYPE - B} te. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000326/2024-2025</t>
   </si>
   <si>
     <t>468/JHD</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>RITESH AGARWALL</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Baranegui GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000229/2024-2025</t>
+  </si>
+  <si>
+    <t>642/GPSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,54 +816,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1026,253 +1017,253 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>12284.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>265.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>12284.77</v>
+        <v>27.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>27.15</v>
+        <v>0.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>33694.78</v>
+        <v>12355.85</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>270.34</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>2.19</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>