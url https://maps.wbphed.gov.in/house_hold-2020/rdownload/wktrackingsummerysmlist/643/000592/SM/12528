--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,95 @@
     <t>04/03/2025</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>RITESH AGARWALL</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Baranegui GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000229/2024-2025</t>
   </si>
   <si>
     <t>642/GPSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>MANOJ KUMAR MAHATA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Field Level data validation of FHTC executed by various Agencies on the basis of pictorial data ith the objective of controlling multiple entry, improving data quality in terms of absolute household by erification through electric connection any other unique documents and making error free in Afferent Pipe Water Supply Scheme In different Block in the District of Jhargram under Jhargram Division. PHE Dte.(130-Sumitrapur PWSS within Gopiballavpur-I Block)</t>
+  </si>
+  <si>
+    <t>ORD/000268/2024-2025</t>
+  </si>
+  <si>
+    <t>363/GPSD</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1196,87 +1241,213 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0.83</v>
       </c>
       <c r="R9" s="4">
         <v>98.82</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>22.73</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0.11</v>
+      </c>
+      <c r="S10" s="4">
+        <v>11</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.67</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>33696.29</v>
+      </c>
+      <c r="P12" s="8">
+        <v>293.07</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.87</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>