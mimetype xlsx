--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,234 +80,234 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Gopiballavpur-I</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>SUMITRAPUR AND ADJOINING MOJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12528</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>SUMITRAPUR AND ADJOINING MOJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (41827 Nos), etc. For 32 nos Pipe water supply Scheme within Gopiballavpur-I, Gopiballavpur-II and JHARGRAM Block Under Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000298/2023-2024</t>
+  </si>
+  <si>
+    <t>1727/JHD</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>ADITYA ARAV DEV CONS CO. PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Field Level data validation of FHTC executed by various Agencies on the basis of pictorial data ith the objective of controlling multiple entry, improving data quality in terms of absolute household by erification through electric connection any other unique documents and making error free in Afferent Pipe Water Supply Scheme In different Block in the District of Jhargram under Jhargram Division. PHE Dte.(130-Sumitrapur PWSS within Gopiballavpur-I Block)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000268/2024-2025</t>
+  </si>
+  <si>
+    <t>363/GPSD</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of Sumitrapur and its adjoining mouzas Pipe Water Supply Scheme within Gopaballavpur-I Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000554/2023-2024</t>
   </si>
   <si>
     <t>190/GPSD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>S.R. ENTERPRISE</t>
   </si>
   <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Baranegui GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000229/2024-2025</t>
+  </si>
+  <si>
+    <t>642/GPSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2023-2024</t>
   </si>
   <si>
     <t>421/JHD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>New Service Connection charges for Sumitrapur tw-II pwss</t>
   </si>
   <si>
     <t>BILL/01197/2023-2024</t>
   </si>
   <si>
     <t>38/JMD</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service Connection charges for Sumitrapur, Tw-I pwss</t>
   </si>
   <si>
     <t>BILL/01198/2023-2024</t>
   </si>
   <si>
     <t>39/JMD</t>
   </si>
   <si>
-    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (41827 Nos), etc. For 32 nos Pipe water supply Scheme within Gopiballavpur-I, Gopiballavpur-II and JHARGRAM Block Under Jhargram Division PHE Dte. Under Jhargram District.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Sumitrapur and Amarda and its adjoining Mouzas , Block Gopiballavpur-I, District Jhargram {TYPE - B} te. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000326/2024-2025</t>
   </si>
   <si>
     <t>468/JHD</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>RITESH AGARWALL</t>
-  </si>
-[...61 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,583 +858,583 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.25</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.1</v>
+        <v>17.41</v>
       </c>
       <c r="R3" s="4">
-        <v>96.56</v>
+        <v>0.08</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>30.74</v>
+        <v>12284.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>265.41</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>3.83</v>
+        <v>0.67</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>4.28</v>
+        <v>4.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.56</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>12284.77</v>
+        <v>0.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>265.41</v>
+        <v>0.83</v>
       </c>
       <c r="R7" s="4">
-        <v>2.16</v>
+        <v>98.82</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>27.15</v>
+        <v>30.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>0.84</v>
+        <v>3.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.83</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>98.82</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>4.28</v>
       </c>
       <c r="Q10" s="4">
-        <v>22.73</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J11" s="13" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.67</v>
+        <v>27.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>33696.29</v>
       </c>
       <c r="P12" s="8">
-        <v>293.07</v>
+        <v>287.76</v>
       </c>
       <c r="Q12" s="8">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>