--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,144 +92,144 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>PATHARNALA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12527</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation , Accommodate FHTC ( 1700 nos) under JJM with allied work including 02 (Two) Years Operation &amp; Maintenance for PATHARNALA AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000222/2022-2023</t>
+  </si>
+  <si>
+    <t>371/JHD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>SUNIL DULE</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Pathar Nala &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>1247/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2023-2024</t>
   </si>
   <si>
     <t>1603/JHD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection</t>
   </si>
   <si>
     <t>BILL/00391/2023-2024</t>
   </si>
   <si>
     <t>29/AUG</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Pathar Nala &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of boundary wall and Allied works At Chakua, Uransol, Patharnala 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer Headquarter</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000096/2024-2025</t>
   </si>
   <si>
     <t>1281/JHD</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -758,357 +758,357 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>37.39</v>
+        <v>485.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>298.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>61.45</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.49</v>
+        <v>21.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.34</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>21.88</v>
+        <v>37.39</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>37.46</v>
+        <v>3.49</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>485.06</v>
+        <v>37.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>585.28</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>314.54</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>53.74</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>