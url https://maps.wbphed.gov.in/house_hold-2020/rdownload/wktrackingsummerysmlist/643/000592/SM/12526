--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,71 @@
     <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Ragra, Rohini GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000240/2024-2025</t>
+  </si>
+  <si>
+    <t>653/GPSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1205,87 +1226,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>11</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>23289.92</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>