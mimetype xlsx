--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -206,93 +206,84 @@
   <si>
     <t>PASCHIMANCHAL ADIBASI ENGINEERS CO-OPERATIVE SOCIETY LIMITED.</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House , &amp; Providing Functional Household Tap Connection (6745 Nos), etc. For RAGRA, SATKULI CHARAR, NOAGAON, RAMPURA Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000008/2023-2024</t>
   </si>
   <si>
     <t>607/JHD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...22 lines deleted...]
-  <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Ragra, Rohini GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000240/2024-2025</t>
   </si>
   <si>
     <t>653/GPSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Noagoan and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2024-2025</t>
+  </si>
+  <si>
+    <t>501/GPSD</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1023,54 +1014,54 @@
       <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>22.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.93</v>
       </c>
       <c r="S6" s="4">
         <v>94</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1086,54 +1077,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>4.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.59</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.21</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1149,214 +1140,214 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>1886.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>349.14</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>18.51</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>0.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>89.83</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>0.92</v>
+        <v>3.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>23289.92</v>
+        <v>1954.01</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>372.31</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>19.05</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>