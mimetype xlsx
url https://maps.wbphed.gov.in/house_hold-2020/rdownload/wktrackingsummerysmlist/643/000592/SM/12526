--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,74 @@
     <t>653/GPSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Noagoan and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>501/GPSD</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1280,87 +1304,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>3.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>11</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>23293.78</v>
+      </c>
+      <c r="P12" s="8">
+        <v>372.31</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>1.6</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>