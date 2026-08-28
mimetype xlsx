--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,222 +92,222 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Gopiballavpur-I,Sankrail</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>NOAGOAN AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12526</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House , &amp; Providing Functional Household Tap Connection (6745 Nos), etc. For RAGRA, SATKULI CHARAR, NOAGAON, RAMPURA Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>607/JHD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Noagaon &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte in the dist. of Jhargram.</t>
+  </si>
+  <si>
+    <t>Driller-In-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000204/2023-2024</t>
+  </si>
+  <si>
+    <t>2265/JMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000089/2023-2024</t>
   </si>
   <si>
     <t>957/JHD</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service Connection charges.</t>
   </si>
   <si>
     <t>BILL/00650/2023-2024</t>
   </si>
   <si>
     <t>31/JMD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00658/2023-2024</t>
   </si>
   <si>
     <t>9/JMD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Noagaon &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte in the dist. of Jhargram.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of NOAGAON and its adjoining mouzas Pipe Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junier Engineer,Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000492/2023-2024</t>
   </si>
   <si>
     <t>168/GPSD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>PASCHIMANCHAL ADIBASI ENGINEERS CO-OPERATIVE SOCIETY LIMITED.</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Pump House , &amp; Providing Functional Household Tap Connection (6745 Nos), etc. For RAGRA, SATKULI CHARAR, NOAGAON, RAMPURA Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
-[...19 lines deleted...]
-  <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Ragra, Rohini GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000240/2024-2025</t>
   </si>
   <si>
     <t>653/GPSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Noagoan and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>501/GPSD</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -836,574 +836,574 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>29.05</v>
+        <v>1886.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>349.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>18.51</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.37</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>4.03</v>
+        <v>22.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.93</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>94</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>22.08</v>
+        <v>29.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>18.75</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>84.93</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>94</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>4.26</v>
+        <v>3.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.59</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>84.21</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1886.45</v>
+        <v>4.03</v>
       </c>
       <c r="Q8" s="4">
-        <v>349.14</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>18.51</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.92</v>
+        <v>4.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.83</v>
+        <v>3.59</v>
       </c>
       <c r="R9" s="4">
-        <v>89.83</v>
+        <v>84.21</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>3.85</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>89.83</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>3.85</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>23293.78</v>