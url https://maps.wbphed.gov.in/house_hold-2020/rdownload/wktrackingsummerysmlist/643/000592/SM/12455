--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,75 +167,69 @@
   <si>
     <t>SAIKAT DANDAPAT</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Parihati and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
   </si>
   <si>
     <t>The Junior Engineer-IV Jhargram Sub-Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000578/2023-2024</t>
   </si>
   <si>
     <t>514/JRWS</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>SANKAR KUMAR NAG</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...23 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Jamboni GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000247/2024-2025</t>
+  </si>
+  <si>
+    <t>367/JRWS</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>13/10/2024</t>
+  </si>
+  <si>
+    <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -646,51 +640,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -994,121 +988,121 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>0.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
-        <v>21740.06</v>
+        <v>400.8</v>
       </c>
       <c r="P8" s="8">
         <v>0</v>
       </c>
       <c r="Q8" s="8">
         <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>