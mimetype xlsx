--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,77 @@
     <t>14/05/2024</t>
   </si>
   <si>
     <t>SANKAR KUMAR NAG</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Jamboni GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000247/2024-2025</t>
   </si>
   <si>
     <t>367/JRWS</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1041,87 +1068,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>0.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>18.71</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="S8" s="4">
+        <v>11</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>21740.56</v>
+      </c>
+      <c r="P9" s="8">
+        <v>18.71</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.09</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>