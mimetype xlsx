--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,183 +80,183 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jamboni</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PARIHATI AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12455</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>PARIHATI AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line,Installation of display Board, soil investigation ,including 02(Two) Years Operation &amp; Maintenance &amp; Accommodate FHTC (1440 nos) under JJM with allied work for Parihati PWSS in Jamboni Block including supply of all labour &amp; materials within Jhargram Sub- Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000102/2023-2024</t>
+  </si>
+  <si>
+    <t>1202/JHD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>SAIKAT DANDAPAT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>1568/JHD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00412/2023-2024</t>
   </si>
   <si>
     <t>7/JMD</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line,Installation of display Board, soil investigation ,including 02(Two) Years Operation &amp; Maintenance &amp; Accommodate FHTC (1440 nos) under JJM with allied work for Parihati PWSS in Jamboni Block including supply of all labour &amp; materials within Jhargram Sub- Division under Jhargram Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Parihati and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
   </si>
   <si>
     <t>The Junior Engineer-IV Jhargram Sub-Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000578/2023-2024</t>
   </si>
   <si>
     <t>514/JRWS</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>SANKAR KUMAR NAG</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Jamboni GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000247/2024-2025</t>
   </si>
   <si>
     <t>367/JRWS</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -785,420 +785,420 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>29.22</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.25</v>
+        <v>362.99</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>362.99</v>
+        <v>29.22</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>4.82</v>
+        <v>3.25</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.5</v>
+        <v>4.82</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>0.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>18.71</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>21740.56</v>
       </c>
       <c r="P9" s="8">
-        <v>18.71</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>