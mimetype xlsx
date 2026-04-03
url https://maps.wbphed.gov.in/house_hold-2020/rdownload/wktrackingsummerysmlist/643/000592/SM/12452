--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -263,123 +263,120 @@
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Rising main pipe line, Interconnection pipe line, Laying of Distribution pipe line, Installation of display Board, FHTC I 497 under JJM with allied work for BHILA AND IT'S ADJOINING I MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT 35 of 2022-23, SL No.-4)</t>
   </si>
   <si>
     <t>ORD/000330/2023-2024</t>
   </si>
   <si>
     <t>1865/JHD</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>R.CONSTRUCTION</t>
   </si>
   <si>
-    <t>Accommodate FHTC (700 nos) under JJM with allied work for BHILA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022-23, SL No.-6)</t>
-[...14 lines deleted...]
-    <t>29/02/2024</t>
+    <t>Supplying and Delivery of Different dia CIDF Sluice Valve, including Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Bhila &amp; its Adjoining Mouzas PWSS in Gopiballavpur-I Block under Jhargram Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Gopiballavpur-I block,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000254/2024-2025</t>
+  </si>
+  <si>
+    <t>42/JHD</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>21/02/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Bhila, Gohalbura and Barasol and its adjoining Mouzas , Block Gopiballavpur-I, District Jhargram {TYPE - B} te. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
+  </si>
+  <si>
+    <t>ORD/000299/2024-2025</t>
+  </si>
+  <si>
+    <t>313/JHD</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>ANUSKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Constructions of 150 cum OHR, soil investigation under JJM with allied work for BHILA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000278/2023-2024</t>
+  </si>
+  <si>
+    <t>1653/JHD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>12/05/2024</t>
+  </si>
+  <si>
+    <t>KANAN CONSTRUCTION ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of Bhila and its adjoining mouzas Pipe Water Supply Scheme within Gopiballavpur-I Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
+  </si>
+  <si>
+    <t>ORD/000565/2023-2024</t>
+  </si>
+  <si>
+    <t>201/GPSD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
   </si>
   <si>
     <t>J.S.S. ENTERPRISE</t>
-  </si>
-[...52 lines deleted...]
-    <t>KANAN CONSTRUCTION ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1482,277 +1479,277 @@
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>29.57</v>
+        <v>8.34</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>8.34</v>
+        <v>43.87</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>43.87</v>
+        <v>73.16</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>73.16</v>
+        <v>4.3</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>21787.59</v>
+        <v>21762.32</v>
       </c>
       <c r="P16" s="8">
         <v>0</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>