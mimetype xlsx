--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,77 +195,50 @@
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>Quotation for Bhila T/W - I water supply scheme.</t>
   </si>
   <si>
     <t>BILL/01424/2023-2024</t>
   </si>
   <si>
     <t>73/JMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for Bhila T/W - 2 water supply scheme.</t>
   </si>
   <si>
     <t>BILL/01425/2023-2024</t>
   </si>
   <si>
     <t>74/JMD</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying distribution pipe line under JJM with allied work for BHILA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Gopiballavpur-I block</t>
   </si>
   <si>
     <t>ORD/000323/2023-2024</t>
   </si>
   <si>
     <t>1857/JHD</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>ONKAR ENTERPRISE</t>
   </si>
   <si>
     <t>Rising main pipe line, Interconnection pipe line, Laying of Distribution pipe line, Installation of display Board, FHTC I 497 under JJM with allied work for BHILA AND IT'S ADJOINING I MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT 35 of 2022-23, SL No.-4)</t>
   </si>
@@ -765,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -993,54 +966,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>12.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.55</v>
       </c>
       <c r="S4" s="4">
         <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1056,54 +1029,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>2.31</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>21.91</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1257,518 +1230,455 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>174.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>139.21</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>79.83</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>174.38</v>
+        <v>59.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>65.18</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>59.84</v>
+        <v>8.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>45</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>8.34</v>
+        <v>43.87</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>43.87</v>
+        <v>73.16</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>24.16</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>33.03</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>73.16</v>
+        <v>4.3</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.45</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>33.64</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A15" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>422.56</v>
+      </c>
+      <c r="P15" s="8">
+        <v>214.93</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>50.86</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>