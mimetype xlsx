--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,95 @@
     <t>15/09/2023</t>
   </si>
   <si>
     <t>12/05/2024</t>
   </si>
   <si>
     <t>KANAN CONSTRUCTION ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of Bhila and its adjoining mouzas Pipe Water Supply Scheme within Gopiballavpur-I Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>ORD/000565/2023-2024</t>
   </si>
   <si>
     <t>201/GPSD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>J.S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Accommodate FHTC (700 nos) under JJM with allied work for BHILA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022-23, SL No.-6)</t>
+  </si>
+  <si>
+    <t>Junior Engineer Gopiballavpur-I block,Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>1994/JHD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1598,87 +1643,213 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
         <v>4.3</v>
       </c>
       <c r="Q14" s="4">
         <v>1.45</v>
       </c>
       <c r="R14" s="4">
         <v>33.64</v>
       </c>
       <c r="S14" s="4">
         <v>10</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P15" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>39.77</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0.19</v>
+      </c>
+      <c r="S15" s="4">
+        <v>11</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>29.57</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>4.8</v>
+      </c>
+      <c r="R16" s="4">
+        <v>16.22</v>
+      </c>
+      <c r="S16" s="4">
+        <v>90</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>21791.89</v>
+      </c>
+      <c r="P17" s="8">
+        <v>259.49</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>1.19</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>