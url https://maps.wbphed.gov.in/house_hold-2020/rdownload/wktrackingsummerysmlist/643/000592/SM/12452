--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -80,92 +80,212 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Gopiballavpur-I</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>BHILA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12452</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>BHILA AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Laying distribution pipe line under JJM with allied work for BHILA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer Gopiballavpur-I block</t>
+  </si>
+  <si>
+    <t>ORD/000323/2023-2024</t>
+  </si>
+  <si>
+    <t>1857/JHD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>28/04/2024</t>
+  </si>
+  <si>
+    <t>ONKAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Rising main pipe line, Interconnection pipe line, Laying of Distribution pipe line, Installation of display Board, FHTC I 497 under JJM with allied work for BHILA AND IT'S ADJOINING I MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT 35 of 2022-23, SL No.-4)</t>
+  </si>
+  <si>
+    <t>ORD/000330/2023-2024</t>
+  </si>
+  <si>
+    <t>1865/JHD</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>R.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Accommodate FHTC (700 nos) under JJM with allied work for BHILA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022-23, SL No.-6)</t>
+  </si>
+  <si>
+    <t>Junior Engineer Gopiballavpur-I block,Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>1994/JHD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>J.S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Constructions of 150 cum OHR, soil investigation under JJM with allied work for BHILA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000278/2023-2024</t>
+  </si>
+  <si>
+    <t>1653/JHD</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>12/05/2024</t>
+  </si>
+  <si>
+    <t>KANAN CONSTRUCTION ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Tube Well under JJM with allied work for BHILA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022-23, SL No.-1)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000046/2024-2025</t>
   </si>
   <si>
     <t>1137/JHD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>PALASH MANDAL</t>
   </si>
   <si>
+    <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of Bhila and its adjoining mouzas Pipe Water Supply Scheme within Gopiballavpur-I Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000565/2023-2024</t>
+  </si>
+  <si>
+    <t>201/GPSD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
     <t>Constructions of Pump House under JJM with allied work for BHILA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref: 1st Call eNIT_35 of EE/JHD of 2022-23, SL No.-2, 2nd Call eNIT_11 of EE/JHD of 2023-24, SL No.-3)</t>
   </si>
   <si>
-    <t>Junior Engineer, Gopiballavpur Sub Division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000568/2023-2024</t>
   </si>
   <si>
     <t>435/JHD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>MILON MAITY</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of CI&amp;DI Specials for laying of Rising Main including interconnection between Tube Well and Raising Main and OHR for Bhila and its adjoining mouzas Water Supply Scheme within Gopiballavpur-I Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000199/2024-2025</t>
   </si>
   <si>
     <t>685/GPSD</t>
   </si>
   <si>
     <t>02/12/2024</t>
@@ -197,204 +317,84 @@
   <si>
     <t>Quotation for Bhila T/W - I water supply scheme.</t>
   </si>
   <si>
     <t>BILL/01424/2023-2024</t>
   </si>
   <si>
     <t>73/JMD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for Bhila T/W - 2 water supply scheme.</t>
   </si>
   <si>
     <t>BILL/01425/2023-2024</t>
   </si>
   <si>
     <t>74/JMD</t>
   </si>
   <si>
-    <t>Laying distribution pipe line under JJM with allied work for BHILA AND IT'S ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>Supplying and Delivery of Different dia CIDF Sluice Valve, including Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Bhila &amp; its Adjoining Mouzas PWSS in Gopiballavpur-I Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Gopiballavpur-I block,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000254/2024-2025</t>
   </si>
   <si>
     <t>42/JHD</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Bhila, Gohalbura and Barasol and its adjoining Mouzas , Block Gopiballavpur-I, District Jhargram {TYPE - B} te. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>ORD/000299/2024-2025</t>
   </si>
   <si>
     <t>313/JHD</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/04/2025</t>
   </si>
   <si>
     <t>ANUSKA ENTERPRISE</t>
-  </si>
-[...79 lines deleted...]
-    <t>29/02/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -945,898 +945,898 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16.67</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>34.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>12.39</v>
+        <v>174.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.6</v>
+        <v>139.21</v>
       </c>
       <c r="R4" s="4">
-        <v>85.55</v>
+        <v>79.83</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>2.31</v>
+        <v>59.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.51</v>
+        <v>39</v>
       </c>
       <c r="R5" s="4">
-        <v>21.91</v>
+        <v>65.18</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>20.49</v>
+        <v>29.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>16.22</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>2.86</v>
+        <v>73.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.03</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>3.96</v>
+        <v>16.67</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>174.38</v>
+        <v>4.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>139.21</v>
+        <v>1.45</v>
       </c>
       <c r="R9" s="4">
-        <v>79.83</v>
+        <v>33.64</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P10" s="4">
-        <v>59.84</v>
+        <v>12.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>39</v>
+        <v>10.6</v>
       </c>
       <c r="R10" s="4">
-        <v>65.18</v>
+        <v>85.55</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="P11" s="4">
-        <v>8.34</v>
+        <v>2.31</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.51</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>21.91</v>
       </c>
       <c r="S11" s="4">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="P12" s="4">
-        <v>43.87</v>
+        <v>20.49</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="P13" s="4">
-        <v>73.16</v>
+        <v>2.86</v>
       </c>
       <c r="Q13" s="4">
-        <v>24.16</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>33.03</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>4.3</v>
+        <v>3.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.45</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>33.64</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="P15" s="4">
-        <v>21339.76</v>
+        <v>8.34</v>
       </c>
       <c r="Q15" s="4">
-        <v>39.77</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>29.57</v>
+        <v>43.87</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.8</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>16.22</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>21791.89</v>
       </c>
       <c r="P17" s="8">
-        <v>259.49</v>
+        <v>254.17</v>
       </c>
       <c r="Q17" s="8">
-        <v>1.19</v>
+        <v>1.17</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>