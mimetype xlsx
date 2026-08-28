--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,192 +92,192 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jamboni</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>BELDA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12451</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Pump House , 100 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation ,including 02(Two) Years Operation &amp; Maintenance &amp; Accommodate FHTC (933 nos) under JJM with allied work for Belda PWSS in Jamboni Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram Division,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000221/2022-2023</t>
+  </si>
+  <si>
+    <t>368/JHD</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>10/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. D.K.H.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Belda &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000197/2023-2024</t>
+  </si>
+  <si>
+    <t>2258/JMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>AMIT DAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2023-2024</t>
   </si>
   <si>
     <t>1577/JHD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection</t>
   </si>
   <si>
+    <t>BILL/00337/2023-2024</t>
+  </si>
+  <si>
+    <t>16/AUG</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>BILL/00342/2023-2024</t>
   </si>
   <si>
     <t>21/AUG</t>
   </si>
   <si>
-    <t>24/08/2023</t>
-[...34 lines deleted...]
-  <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Belda and its adjoining mouzas Water Supply Scheme within Jamboni Block under R.W.S.Jhargram Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000225/2024-2025</t>
   </si>
   <si>
     <t>546/JRWS</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>14/01/2025</t>
   </si>
   <si>
-    <t>M/S. D.K.H.CONSTRUCTION</t>
+    <t>Installation of display board for JJM works at different piped water supply scheme within Jamboni Block and Others Block under Jhargram Division, PHE dte. (2nd Phase)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000733/2023-2024</t>
+  </si>
+  <si>
+    <t>238/GPSD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>KARNAJORA AGNIBINA SEVA SAMITY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Belda and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram Division</t>
   </si>
   <si>
     <t>ORD/000593/2023-2024</t>
   </si>
   <si>
     <t>517/JRWS</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>M/S DURGA ENTERPRISE</t>
-  </si>
-[...37 lines deleted...]
-    <t>KARNAJORA AGNIBINA SEVA SAMITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,542 +806,542 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>54.42</v>
+        <v>323.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>207.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.02</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>4.82</v>
+        <v>20.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.12</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.83</v>
+        <v>54.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>20.75</v>
+        <v>2.83</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.46</v>
+        <v>4.82</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>4.2</v>
+        <v>2.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>323.71</v>
+        <v>0.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>0.97</v>
+        <v>4.2</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.27</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>414.16</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>225.54</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>54.46</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>