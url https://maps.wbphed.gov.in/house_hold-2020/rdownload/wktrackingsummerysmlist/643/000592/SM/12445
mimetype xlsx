--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -290,93 +290,93 @@
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>RAMENDRA NATH KAR</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Pump House , 250 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation under JJM with allied work for CHENCHUR GERYA AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_19 of 2022-23 , SL No.-1 )</t>
   </si>
   <si>
     <t>ORD/000204/2023-2024</t>
   </si>
   <si>
     <t>1515/JHD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>SATYANARAYAN BISWAS</t>
   </si>
   <si>
+    <t>Trial run for CHENCHUR GERYA AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months. (Effected from 01/09/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000006/2025-2026</t>
+  </si>
+  <si>
+    <t>735/JHD</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>SANDIP GURIA</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Interconnection pipe line, Laying distribution pipe line, under JJM with allied work for CHENCHUR GERYAAND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_19 of 2022-23 , SL No.-4 )</t>
+  </si>
+  <si>
+    <t>ORD/000128/2023-2024</t>
+  </si>
+  <si>
+    <t>1343/JHD</t>
+  </si>
+  <si>
+    <t>NIMAI LAL GURIA</t>
+  </si>
+  <si>
     <t>ORD/000124/2024-2025</t>
   </si>
   <si>
     <t>1316/JHD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>KAUSTAV SARKAR</t>
-  </si>
-[...28 lines deleted...]
-    <t>NIMAI LAL GURIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1588,210 +1588,210 @@
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>3.75</v>
+        <v>1.22</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>1.22</v>
+        <v>18.79</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>18.79</v>
+        <v>3.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>490.15</v>