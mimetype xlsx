--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -290,93 +290,93 @@
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>RAMENDRA NATH KAR</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Pump House , 250 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation under JJM with allied work for CHENCHUR GERYA AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_19 of 2022-23 , SL No.-1 )</t>
   </si>
   <si>
     <t>ORD/000204/2023-2024</t>
   </si>
   <si>
     <t>1515/JHD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>SATYANARAYAN BISWAS</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Interconnection pipe line, Laying distribution pipe line, under JJM with allied work for CHENCHUR GERYAAND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_19 of 2022-23 , SL No.-4 )</t>
+  </si>
+  <si>
+    <t>ORD/000128/2023-2024</t>
+  </si>
+  <si>
+    <t>1343/JHD</t>
+  </si>
+  <si>
+    <t>NIMAI LAL GURIA</t>
+  </si>
+  <si>
+    <t>ORD/000124/2024-2025</t>
+  </si>
+  <si>
+    <t>1316/JHD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>KAUSTAV SARKAR</t>
+  </si>
+  <si>
     <t>Trial run for CHENCHUR GERYA AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months. (Effected from 01/09/2025)</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>735/JHD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>SANDIP GURIA</t>
-  </si>
-[...25 lines deleted...]
-    <t>KAUSTAV SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -989,54 +989,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>21.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.02</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1052,54 +1052,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>69.24</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>66.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.64</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1241,54 +1241,54 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>0.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1304,54 +1304,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>0.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.59</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1426,54 +1426,54 @@
       <c r="I11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P11" s="4">
         <v>65.48</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>22.62</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>34.54</v>
       </c>
       <c r="S11" s="4">
         <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1489,54 +1489,54 @@
       <c r="I12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>43.66</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>35.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>82.26</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1552,277 +1552,277 @@
       <c r="I13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>205.51</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>106.41</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>51.78</v>
       </c>
       <c r="S13" s="4">
         <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>42</v>
+        <v>77</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.22</v>
+        <v>18.79</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>17.5</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>93.15</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>18.79</v>
+        <v>3.75</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>3.75</v>
+        <v>1.22</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>490.15</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>266.21</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>54.31</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>