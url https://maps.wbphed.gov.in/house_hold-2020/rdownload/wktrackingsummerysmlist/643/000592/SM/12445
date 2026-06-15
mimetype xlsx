--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -333,50 +333,92 @@
     <t>05/09/2024</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>KAUSTAV SARKAR</t>
   </si>
   <si>
     <t>Trial run for CHENCHUR GERYA AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months. (Effected from 01/09/2025)</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>735/JHD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>SANDIP GURIA</t>
+  </si>
+  <si>
+    <t>M.S./GI Fabricated Structure &amp; G.l Casing Pipe for Canal crossing Of water Supply Pipe Line AT CHENCHURGERIYA AND ADJOINING MOUZAS PWSS WITHIN JHARGRAM BLOCK UNDER JHARGRAM DIVISION, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000400/2024-2025</t>
+  </si>
+  <si>
+    <t>284/JHD</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>GI pipe at culvert crossing over mini canal at CHENCHURGERIYA and adjoining mouzas PWSS within Jhargram block under Jhargram division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2024-2025</t>
+  </si>
+  <si>
+    <t>273/JHD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>new service connection charges at Chenchurgeria-2 water supply scheme</t>
+  </si>
+  <si>
+    <t>BILL/01614/2024-2025</t>
+  </si>
+  <si>
+    <t>465/JMD</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -765,51 +807,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1755,87 +1797,272 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
         <v>1.22</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P19" s="4">
+        <v>6.12</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>497.73</v>
+      </c>
+      <c r="P20" s="8">
+        <v>266.21</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>53.48</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>