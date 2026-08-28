--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,345 +80,363 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>CHENCHUR GERYA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12445</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Chenchur Geria &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000043/2023-2024</t>
+  </si>
+  <si>
+    <t>1246/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>M/S. SAMRIDDHI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>CHENCHUR GERYA AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for CHENCHUR GERYA AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>790/JHD</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>PROVAT KUMAR DE</t>
+  </si>
+  <si>
+    <t>Accommodate FHTC ( 1553 nos) under JJM with allied work for CHENCHUR GERYA AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Jhargram Dev. Block,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000021/2023-2024</t>
+  </si>
+  <si>
+    <t>791/JHD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000136/2023-2024</t>
+  </si>
+  <si>
+    <t>1317/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>RAMENDRA NATH KAR</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Pump House , 250 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation under JJM with allied work for CHENCHUR GERYA AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_19 of 2022-23 , SL No.-1 )</t>
+  </si>
+  <si>
+    <t>ORD/000204/2023-2024</t>
+  </si>
+  <si>
+    <t>1515/JHD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>SATYANARAYAN BISWAS</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Interconnection pipe line, Laying distribution pipe line, under JJM with allied work for CHENCHUR GERYAAND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_19 of 2022-23 , SL No.-4 )</t>
+  </si>
+  <si>
+    <t>ORD/000128/2023-2024</t>
+  </si>
+  <si>
+    <t>1343/JHD</t>
+  </si>
+  <si>
+    <t>NIMAI LAL GURIA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2022-2023</t>
   </si>
   <si>
     <t>1600/JHD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...49 lines deleted...]
-  <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site of Chenchur Geriya and its adjoining mouzas Pipe Water Supply Scheme within Jhargram Block under Jhargram Division, P.H.E.Dte (Total length 100 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000217/2024-2025</t>
   </si>
   <si>
     <t>2411/JHD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>K.D.CONSTRUCTION</t>
   </si>
   <si>
     <t>Supplying and Delivery of Different Dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Chenchur Gerya and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000207/2024-2025</t>
   </si>
   <si>
     <t>2295/JHD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>BIKASH MANDAL</t>
   </si>
   <si>
+    <t>ORD/000124/2024-2025</t>
+  </si>
+  <si>
+    <t>1316/JHD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>05/10/2024</t>
+  </si>
+  <si>
+    <t>KAUSTAV SARKAR</t>
+  </si>
+  <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chandri GP at Jhargram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000113/2024-2025</t>
   </si>
   <si>
     <t>1839/JHD</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>GOPAL JANA</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chubka GP at Jhargram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000114/2024-2025</t>
   </si>
   <si>
     <t>1840/JHD</t>
   </si>
   <si>
     <t>PRINT PREVIEW</t>
   </si>
   <si>
     <t>new service connection charges at Chenchurgerya water supply scheme</t>
   </si>
   <si>
     <t>BILL/00233/2024-2025</t>
   </si>
   <si>
     <t>114/JMD</t>
   </si>
   <si>
     <t>13/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Accommodate FHTC ( 1553 nos) under JJM with allied work for CHENCHUR GERYA AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
-[...71 lines deleted...]
-    <t>KAUSTAV SARKAR</t>
+    <t>GI pipe at culvert crossing over mini canal at CHENCHURGERIYA and adjoining mouzas PWSS within Jhargram block under Jhargram division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2024-2025</t>
+  </si>
+  <si>
+    <t>273/JHD</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>08/03/2025</t>
+  </si>
+  <si>
+    <t>M.S./GI Fabricated Structure &amp; G.l Casing Pipe for Canal crossing Of water Supply Pipe Line AT CHENCHURGERIYA AND ADJOINING MOUZAS PWSS WITHIN JHARGRAM BLOCK UNDER JHARGRAM DIVISION, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000400/2024-2025</t>
+  </si>
+  <si>
+    <t>284/JHD</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
   </si>
   <si>
     <t>Trial run for CHENCHUR GERYA AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months. (Effected from 01/09/2025)</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
   <si>
     <t>735/JHD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>SANDIP GURIA</t>
   </si>
   <si>
-    <t>M.S./GI Fabricated Structure &amp; G.l Casing Pipe for Canal crossing Of water Supply Pipe Line AT CHENCHURGERIYA AND ADJOINING MOUZAS PWSS WITHIN JHARGRAM BLOCK UNDER JHARGRAM DIVISION, PHE Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>new service connection charges at Chenchurgeria-2 water supply scheme</t>
   </si>
   <si>
     <t>BILL/01614/2024-2025</t>
   </si>
   <si>
     <t>465/JMD</t>
   </si>
   <si>
     <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>MS structural gang way cum bridge for crossing 250 mm dia (HDPE) in between node no 350 to 360 for laying of distribution main for Chenchurgerya PWSS under Jhargram block under Jhargram division P.H.E Dte. Under Jhargram division p.h.e.dte.(length 23.00 mtr. )</t>
+  </si>
+  <si>
+    <t>ORD/000217/2026-2027</t>
+  </si>
+  <si>
+    <t>1272/JHD</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR SANTRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,51 +825,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -947,1122 +965,1185 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>34.47</v>
+        <v>21.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.02</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>21.88</v>
+        <v>69.24</v>
       </c>
       <c r="Q4" s="4">
-        <v>16.2</v>
+        <v>66.22</v>
       </c>
       <c r="R4" s="4">
-        <v>74.02</v>
+        <v>95.64</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>69.24</v>
+        <v>65.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>66.22</v>
+        <v>22.62</v>
       </c>
       <c r="R5" s="4">
-        <v>95.64</v>
+        <v>34.54</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>8.17</v>
+        <v>43.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>35.91</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.26</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7.92</v>
+        <v>205.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>106.41</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>51.78</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.75</v>
+        <v>18.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.75</v>
+        <v>17.5</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>93.15</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.59</v>
+        <v>34.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.59</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>8.71</v>
+        <v>8.17</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>65.48</v>
+        <v>7.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>22.62</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>34.54</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>43.66</v>
+        <v>3.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>35.91</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>82.26</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>205.51</v>
+        <v>0.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>106.41</v>
+        <v>0.75</v>
       </c>
       <c r="R13" s="4">
-        <v>51.78</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>18.79</v>
+        <v>0.59</v>
       </c>
       <c r="Q14" s="4">
-        <v>17.5</v>
+        <v>0.59</v>
       </c>
       <c r="R14" s="4">
-        <v>93.15</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>3.75</v>
+        <v>8.71</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="P16" s="4">
-        <v>1.22</v>
+        <v>0.57</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="13" t="s">
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
       <c r="P17" s="4">
         <v>0.89</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>0.57</v>
+        <v>1.22</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>117</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="P19" s="4">
         <v>6.12</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P20" s="4">
+        <v>7.41</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>505.14</v>
+      </c>
+      <c r="P21" s="8">
+        <v>266.21</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>52.7</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>