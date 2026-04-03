--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,92 @@
     <t>27/11/2023</t>
   </si>
   <si>
     <t>ASIS KUMAR SARANGI</t>
   </si>
   <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Belia and Chandabila PWSS , Block Jamboni, District Jhargram {TYPE - B} te. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>503/JHD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>M/S DURGA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Gidhni GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000246/2024-2025</t>
+  </si>
+  <si>
+    <t>362/JRWS</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>GOPAL JANA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Belia and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
+  </si>
+  <si>
+    <t>The Junior Engineer-IV Jhargram Sub-Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000581/2023-2024</t>
+  </si>
+  <si>
+    <t>516/JRWS</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>MANDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1112,87 +1154,213 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>28.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.77</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>449.24</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>