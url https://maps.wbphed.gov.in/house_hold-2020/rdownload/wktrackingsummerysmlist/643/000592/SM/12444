--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1014,54 +1014,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>22.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>81.75</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1077,54 +1077,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>353.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>198.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>56.06</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1300,54 +1300,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>449.24</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>216.21</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>48.13</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>