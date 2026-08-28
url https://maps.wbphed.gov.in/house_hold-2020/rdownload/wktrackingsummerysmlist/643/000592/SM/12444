--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,198 +92,198 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jamboni,Jhargram</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>BELIA AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12444</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation , Accommodate FHTC ( 1424 nos) under JJM with allied work including 02 (Two) Years Operation &amp; Maintenance for BELIA AND IT'S ADJOINING MOUJAS PWSS in JAMBONI Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>789/JHD</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>ASIS KUMAR SARANGI</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Belia &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000205/2023-2024</t>
+  </si>
+  <si>
+    <t>2266/JMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY MINING &amp; ENGINEERING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2023-2024</t>
   </si>
   <si>
     <t>1545/JHD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection</t>
   </si>
   <si>
     <t>BILL/00386/2023-2024</t>
   </si>
   <si>
     <t>25/AUG</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00339/2023-2024</t>
   </si>
   <si>
     <t>18/AUG</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Belia &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
-[...41 lines deleted...]
-    <t>ASIS KUMAR SARANGI</t>
+    <t>Construction of Boundary Wall &amp; allied works at 2nd Tube well site of Belia and its adjoining mouzas pipe water supply Scheme within Jamboni Block under Jhargram RWS Sub Division within Jhargram Division. P.H.E. Dt (Total length 50 mtr, column size 250x250mm, M c/c ht. - 2.300 mtr from G.L.)</t>
+  </si>
+  <si>
+    <t>The Junior Engineer-IV Jhargram Sub-Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000581/2023-2024</t>
+  </si>
+  <si>
+    <t>516/JRWS</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>MANDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Gidhni GP at Jambani Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000246/2024-2025</t>
+  </si>
+  <si>
+    <t>362/JRWS</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>GOPAL JANA</t>
   </si>
   <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Belia and Chandabila PWSS , Block Jamboni, District Jhargram {TYPE - B} te. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>503/JHD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>M/S DURGA ENTERPRISE</t>
-  </si>
-[...40 lines deleted...]
-    <t>MANDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -812,418 +812,418 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>31.34</v>
+        <v>353.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>198.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.06</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>5.64</v>
+        <v>22.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.75</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.94</v>
+        <v>31.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>22.09</v>
+        <v>5.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>18.06</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>81.75</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>353.43</v>
+        <v>2.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>198.14</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>56.06</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>28.11</v>
+        <v>4.77</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
@@ -1242,81 +1242,81 @@
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>4.77</v>
+        <v>28.11</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>449.24</v>