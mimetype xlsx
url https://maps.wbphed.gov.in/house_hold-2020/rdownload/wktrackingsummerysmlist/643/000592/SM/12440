--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,62 @@
     <t>23/08/2023</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>SUBRATA DAS</t>
   </si>
   <si>
     <t>Trial run for MURABANI AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months.</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>730/JHD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>DHUMKETU ENGINEERING PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Murabani and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2024-2025</t>
+  </si>
+  <si>
+    <t>2191/JHD</t>
+  </si>
+  <si>
+    <t>S.B.TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1598,87 +1610,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P14" s="4">
         <v>1.09</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P15" s="4">
+        <v>8.31</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>90</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>385.27</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>