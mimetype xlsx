--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1092,54 +1092,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>20.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>20.37</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1155,54 +1155,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>61.33</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>25.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>41.57</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1218,54 +1218,54 @@
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>55.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.99</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>23.41</v>
       </c>
       <c r="S8" s="4">
         <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1407,54 +1407,54 @@
       <c r="I11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>6.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.27</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>87.52</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1470,54 +1470,54 @@
       <c r="I12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>93.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>72.24</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>76.94</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1533,54 +1533,54 @@
       <c r="I13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>90.46</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>13.94</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>15.41</v>
       </c>
       <c r="S13" s="4">
         <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1693,54 +1693,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>385.27</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>134.18</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>34.83</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>