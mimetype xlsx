--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,161 +80,203 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>MURABANI AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12440</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Murabani &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>1240/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>R.K. ENTERPRISES</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>MURABANI AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Laying of Distribution pipe line for MURABANI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000059/2023-2024</t>
+  </si>
+  <si>
+    <t>1094/JHD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>SAIKAT DANDAPAT</t>
+  </si>
+  <si>
+    <t>Accommodate FHTC ( 1316 nos) under JJM with allied work for MURABANI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram Sub-Division,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000060/2023-2024</t>
+  </si>
+  <si>
+    <t>1095/JHD</t>
+  </si>
+  <si>
+    <t>Construction of Pump House , 150 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation , under JJM with allied work for MURABANI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_15 of 2022-23 , SL No.-1 )</t>
+  </si>
+  <si>
+    <t>Junior Engineer Jhargram Dev. Block,Junior Engineer Jhargram RWS Dev. Block</t>
+  </si>
+  <si>
+    <t>ORD/000172/2023-2024</t>
+  </si>
+  <si>
+    <t>1424/JHD</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>20/03/2024</t>
+  </si>
+  <si>
+    <t>SUBRATA DAS</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Laying distribution pipe line, under JJM with allied work for MURABANI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_15 of 2022-23 , SL No.-2 )</t>
+  </si>
+  <si>
+    <t>Junior Engineer Jhargram Dev. Block</t>
+  </si>
+  <si>
+    <t>ORD/000131/2023-2024</t>
+  </si>
+  <si>
+    <t>1340/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>BIDYUT KUMAR SANTRA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2022-2023</t>
   </si>
   <si>
     <t>1551/JHD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service connection</t>
   </si>
   <si>
+    <t>BILL/00659/2023-2024</t>
+  </si>
+  <si>
+    <t>10/JMD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>BILL/00660/2023-2024</t>
   </si>
   <si>
     <t>11/JMD</t>
   </si>
   <si>
-    <t>10/11/2023</t>
-[...70 lines deleted...]
-  <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site of Murabani and its adjoining mouzas Pipe Water Supply Scheme within Jhargram Block under Jhargram Division, P.H.E.Dte (Total length 100 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>ORD/000103/2024-2025</t>
   </si>
   <si>
     <t>1314/JHD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>HONEY CONSTRUCTION</t>
   </si>
   <si>
     <t>Schedule for Construction of Boundary wall and allied works at 1st. Tube well site of Murabani and its adjoining mouzas Pipe Water Supply Scheme within Jhargram Block under Jhargram Division, P.H.E.Dte (Total length 100 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
@@ -251,117 +293,78 @@
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>MANDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Switch room cum chlorine room at different pipe water supply scheme for MURABONI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block under Jhargrm Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer Jhargram Dev. Block,Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000577/2023-2024</t>
   </si>
   <si>
     <t>437/JHD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Laying distribution pipe line, under JJM with allied work for MURABANI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_15 of 2022-23 , SL No.-2 )</t>
-[...35 lines deleted...]
-    <t>SUBRATA DAS</t>
+    <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Murabani and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2024-2025</t>
+  </si>
+  <si>
+    <t>2191/JHD</t>
+  </si>
+  <si>
+    <t>S.B.TRADERS</t>
   </si>
   <si>
     <t>Trial run for MURABANI AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months.</t>
   </si>
   <si>
     <t>ORD/000001/2025-2026</t>
   </si>
   <si>
     <t>730/JHD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>DHUMKETU ENGINEERING PRIVATE LIMITED</t>
-  </si>
-[...10 lines deleted...]
-    <t>S.B.TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -890,835 +893,835 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>29.71</v>
+        <v>20.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>20.37</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.25</v>
+        <v>61.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>25.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>41.57</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>3.12</v>
+        <v>55.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.41</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>20.82</v>
+        <v>90.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.24</v>
+        <v>13.94</v>
       </c>
       <c r="R6" s="4">
-        <v>20.37</v>
+        <v>15.41</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>61.33</v>
+        <v>93.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>25.49</v>
+        <v>72.24</v>
       </c>
       <c r="R7" s="4">
-        <v>41.57</v>
+        <v>76.94</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>55.48</v>
+        <v>29.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>12.99</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>23.41</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>3.71</v>
+        <v>3.12</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>8.07</v>
+        <v>3.25</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>6.02</v>
+        <v>3.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.27</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>87.52</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>93.89</v>
+        <v>8.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>72.24</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>76.94</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>90.46</v>
+        <v>6.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>13.94</v>
+        <v>5.27</v>
       </c>
       <c r="R13" s="4">
-        <v>15.41</v>
+        <v>87.52</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1.09</v>
+        <v>8.31</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>71</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>8.31</v>
+        <v>1.09</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>385.27</v>
       </c>
       <c r="P16" s="8">
         <v>134.18</v>
       </c>
       <c r="Q16" s="8">
         <v>34.83</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>