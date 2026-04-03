--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,86 @@
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection with By-Pass arrangement for Haripurbirua and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000353/2024-2025</t>
+  </si>
+  <si>
+    <t>133/GPSD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chandabila GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000230/2024-2025</t>
+  </si>
+  <si>
+    <t>643/GPSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>GOPAL JANA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1202,87 +1238,213 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>11</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>23612.08</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>