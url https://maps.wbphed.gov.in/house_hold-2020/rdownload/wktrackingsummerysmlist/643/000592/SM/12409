--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,111 +200,93 @@
   <si>
     <t>32/JMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system ,Pump House ,&amp; Providing Functional Household Tap Connection (7650 Nos), etc. For BAKRA, GOBINDAPUR, HARIPURBIRUA, KARKATASOL, Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>ORD/000226/2022-2023</t>
   </si>
   <si>
     <t>443/JHD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection with By-Pass arrangement for Haripurbirua and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000353/2024-2025</t>
   </si>
   <si>
     <t>133/GPSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chandabila GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000230/2024-2025</t>
   </si>
   <si>
     <t>643/GPSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>GOPAL JANA</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Andhari, Sankrail GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>648/GPSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -715,51 +697,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -976,54 +958,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.32</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1039,54 +1021,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>0.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1161,277 +1143,277 @@
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>2154.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>480.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>22.3</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>2.2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2.2</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>0.92</v>
+        <v>0.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>76.86</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
-        <v>23612.08</v>
+        <v>2273.07</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>485.97</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>21.38</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>