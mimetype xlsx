--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,77 @@
     <t>Junior Engineer, Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000230/2024-2025</t>
   </si>
   <si>
     <t>643/GPSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>GOPAL JANA</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Andhari, Sankrail GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000235/2024-2025</t>
   </si>
   <si>
     <t>648/GPSD</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,73 +702,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1346,87 +1373,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>0.75</v>
       </c>
       <c r="Q11" s="4">
         <v>0.58</v>
       </c>
       <c r="R11" s="4">
         <v>76.86</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>22.76</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0.11</v>
+      </c>
+      <c r="S12" s="4">
+        <v>11</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>23612.83</v>
+      </c>
+      <c r="P13" s="8">
+        <v>508.73</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>2.15</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>