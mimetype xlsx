--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,228 +92,228 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Sankrail</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>HARIPURBIRUA AND AJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12409</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system ,Pump House ,&amp; Providing Functional Household Tap Connection (7650 Nos), etc. For BAKRA, GOBINDAPUR, HARIPURBIRUA, KARKATASOL, Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000226/2022-2023</t>
+  </si>
+  <si>
+    <t>443/JHD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000072/2023-2024</t>
   </si>
   <si>
     <t>1500/JHD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00657/2023-2024</t>
   </si>
   <si>
     <t>8/JMD</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of HARIPURBIRUA and its adjoining mouzas Pipe Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junier Engineer,Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000470/2023-2024</t>
   </si>
   <si>
     <t>165/GPSD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>FIROJ KHAN</t>
   </si>
   <si>
     <t>Continuation work for Functional Household Tap Connection data uploading charges of different PWSS under Jhargram District in JJM_IMIS portal under Jal Jeevan Mission for 16th March 2024 to 31st March 2024 under Jhargram Division PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000698/2023-2024</t>
   </si>
   <si>
     <t>473/JRWS</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>JAGOMOHAN SETUA</t>
   </si>
   <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Chandabila GP at Nayagram Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000230/2024-2025</t>
+  </si>
+  <si>
+    <t>643/GPSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>GOPAL JANA</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Andhari, Sankrail GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000235/2024-2025</t>
+  </si>
+  <si>
+    <t>648/GPSD</t>
+  </si>
+  <si>
     <t>New service connection charges for Haripurbirua, t/w no.II pwss</t>
   </si>
   <si>
     <t>BILL/01369/2023-2024</t>
   </si>
   <si>
     <t>32/JMD</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system ,Pump House ,&amp; Providing Functional Household Tap Connection (7650 Nos), etc. For BAKRA, GOBINDAPUR, HARIPURBIRUA, KARKATASOL, Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection with By-Pass arrangement for Haripurbirua and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000353/2024-2025</t>
   </si>
   <si>
     <t>133/GPSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
-  </si>
-[...55 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -842,668 +842,668 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>104.12</v>
+        <v>2154.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>480.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>22.3</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>2.97</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.14</v>
+        <v>104.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.57</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>86.32</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.53</v>
+        <v>2.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>98.4</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>3.1</v>
+        <v>4.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.57</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.32</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>2154.34</v>
+        <v>0.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>480.4</v>
+        <v>0.52</v>
       </c>
       <c r="R8" s="4">
-        <v>22.3</v>
+        <v>98.4</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>2.2</v>
+        <v>0.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>0.92</v>
+        <v>0.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.91</v>
+        <v>0.58</v>
       </c>
       <c r="R10" s="4">
-        <v>98.82</v>
+        <v>76.86</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>0.75</v>
+        <v>3.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.58</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>76.86</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>2.2</v>
       </c>
       <c r="Q12" s="4">
-        <v>22.76</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>23612.83</v>
       </c>
       <c r="P13" s="8">
-        <v>508.73</v>
+        <v>503.41</v>
       </c>
       <c r="Q13" s="8">
-        <v>2.15</v>
+        <v>2.13</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>