--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,77 +237,50 @@
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>Quotation for new service connection at Ghorapitcha T/W-II water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00519/2024-2025</t>
   </si>
   <si>
     <t>236/JMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Ghorapitcha T/W-I water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00518/2024-2025</t>
   </si>
   <si>
     <t>235/JMD</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -983,54 +956,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="4">
         <v>87.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>30.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>34.37</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1046,54 +1019,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="4">
         <v>29.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>78.93</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1109,54 +1082,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P7" s="4">
         <v>123.65</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>89.68</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>72.53</v>
       </c>
       <c r="S7" s="4">
         <v>96</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1235,54 +1208,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>4.3</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>66</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1367,150 +1340,87 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>7.07</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...8 lines deleted...]
-      <c r="D12" s="3" t="s">
+      <c r="A12" s="7" t="s">
         <v>75</v>
       </c>
-      <c r="E12" s="10" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>357.43</v>
+      </c>
+      <c r="P12" s="8">
+        <v>147.12</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>41.16</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>