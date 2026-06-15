--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -146,141 +146,168 @@
   <si>
     <t>1579/JHD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Pump House, 100 cum GLR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, Accommodate FHTC (929 nos) under JJM with allied work for GHORAPINCHA AND ITS ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000067/2023-2024</t>
   </si>
   <si>
     <t>1097/JHD</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
+    <t>Laying distribution pipe line under JJM with allied work for GHORAPINCHA AND ITS ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2023-2024</t>
+  </si>
+  <si>
+    <t>1327/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>Supplying and Delivery of Different dia CIDF Sluice Valve,CIDF Pipes &amp; Specials etc for Laying distribution of HDPE Pipe Line and Inter Connection between Tube Well and Rising main &amp; OHR including By-Pass arrangement etc. For Ghorapincha &amp; its Adjoining Mouzas PWSS in Gopiballavpur-I Block under Jhargram Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000198/2024-2025</t>
+  </si>
+  <si>
+    <t>684/GPSD</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>ASSOCIATED ENGINEERS &amp; TRADERS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of Ghorapincha and its adjoining mouzas Pipe Water Supply Scheme within Gopiballavpur-I Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000561/2023-2024</t>
+  </si>
+  <si>
+    <t>197/GPSD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Ghorapitcha T/W-II water supply scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00519/2024-2025</t>
+  </si>
+  <si>
+    <t>236/JMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Ghorapitcha T/W-I water supply scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00518/2024-2025</t>
+  </si>
+  <si>
+    <t>235/JMD</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Sinking of Tube Well, Pump House under JJM with allied work for GHORAPINCHA AND ITS ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour and materials within Jhargram Sub Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000081/2023-2024</t>
   </si>
   <si>
     <t>1119/JHD</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>17/10/2023</t>
-  </si>
-[...76 lines deleted...]
-    <t>235/JMD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1016,411 +1043,474 @@
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>29.33</v>
+        <v>123.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>23.15</v>
+        <v>89.68</v>
       </c>
       <c r="R6" s="4">
-        <v>78.93</v>
+        <v>72.53</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>123.65</v>
+        <v>3.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>89.68</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>72.53</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>3.57</v>
+        <v>4.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>4.3</v>
+        <v>3.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.28</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.59</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>3.04</v>
+        <v>7.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>7.07</v>
+        <v>21339.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>17.44</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P12" s="4">
+        <v>29.33</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>23.15</v>
+      </c>
+      <c r="R12" s="4">
+        <v>78.93</v>
+      </c>
+      <c r="S12" s="4">
+        <v>95</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>21697.2</v>
+      </c>
+      <c r="P13" s="8">
+        <v>164.56</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0.76</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>