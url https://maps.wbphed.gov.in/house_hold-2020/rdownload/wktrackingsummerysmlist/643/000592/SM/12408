--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,131 +80,173 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Gopiballavpur-I</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>GHORA PINCHA AND ADJOINING MOJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12408</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>GHORA PINCHA AND ADJOINING MOJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Pump House, 100 cum GLR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, Accommodate FHTC (929 nos) under JJM with allied work for GHORAPINCHA AND ITS ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000067/2023-2024</t>
+  </si>
+  <si>
+    <t>1097/JHD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>ASIS KUMAR SARANGI</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with allied work for GHORAPINCHA AND ITS ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2023-2024</t>
+  </si>
+  <si>
+    <t>1327/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir of capacity 150 cum and staging height 20 mtr. as per approved drawing with allied works of GHORA PINCHA &amp; its adjoining mouzas PWSS Proposed Pipe Water Supply Scheme for GOPIBALLAVPUR-I Block, District: - Jhargram.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000385/2023-2024</t>
   </si>
   <si>
     <t>2056/JHD</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
-    <t>ASIS KUMAR SARANGI</t>
+    <t>Sinking of Tube Well, Pump House under JJM with allied work for GHORAPINCHA AND ITS ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour and materials within Jhargram Sub Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000081/2023-2024</t>
+  </si>
+  <si>
+    <t>1119/JHD</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2023-2024</t>
   </si>
   <si>
     <t>1579/JHD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Pump House, 100 cum GLR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, Accommodate FHTC (929 nos) under JJM with allied work for GHORAPINCHA AND ITS ADJOINING MOUJAS PWSS in GOPIBALLAVPUR-I Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Supplying and Delivery of Different dia CIDF Sluice Valve,CIDF Pipes &amp; Specials etc for Laying distribution of HDPE Pipe Line and Inter Connection between Tube Well and Rising main &amp; OHR including By-Pass arrangement etc. For Ghorapincha &amp; its Adjoining Mouzas PWSS in Gopiballavpur-I Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000198/2024-2025</t>
   </si>
   <si>
     <t>684/GPSD</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>ASSOCIATED ENGINEERS &amp; TRADERS</t>
   </si>
   <si>
     <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of Ghorapincha and its adjoining mouzas Pipe Water Supply Scheme within Gopiballavpur-I Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000561/2023-2024</t>
@@ -222,92 +264,50 @@
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>Quotation for new service connection at Ghorapitcha T/W-II water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00519/2024-2025</t>
   </si>
   <si>
     <t>236/JMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at Ghorapitcha T/W-I water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00518/2024-2025</t>
   </si>
   <si>
     <t>235/JMD</t>
-  </si>
-[...40 lines deleted...]
-    <t>17/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,615 +858,615 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>73.5</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>25.64</v>
+        <v>87.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>30.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>34.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>87.33</v>
+        <v>123.65</v>
       </c>
       <c r="Q5" s="4">
-        <v>30.01</v>
+        <v>89.68</v>
       </c>
       <c r="R5" s="4">
-        <v>34.37</v>
+        <v>72.53</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>123.65</v>
+        <v>73.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>89.68</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>72.53</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>3.57</v>
+        <v>29.33</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>23.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>78.93</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.3</v>
+        <v>25.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.28</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.59</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.04</v>
+        <v>3.57</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>70</v>
+      </c>
       <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>7.07</v>
+        <v>4.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>3.04</v>
       </c>
       <c r="Q11" s="4">
-        <v>17.44</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>29.33</v>
+        <v>7.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>23.15</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>78.93</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>21697.2</v>