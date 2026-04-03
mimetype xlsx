--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,86 @@
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000001/2023-2024</t>
   </si>
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Pahra GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000239/2024-2025</t>
+  </si>
+  <si>
+    <t>652/GPSD</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>MANOJ KUMAR MAHATA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Bakra and its adjoining Mouzas, Block Sankrail, District Jhargram</t>
+  </si>
+  <si>
+    <t>ORD/000576/2023-2024</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>13/04/2024</t>
+  </si>
+  <si>
+    <t>NIKHIL CHANDRA MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1276,87 +1312,213 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>11</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>8.35</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>23576.52</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>