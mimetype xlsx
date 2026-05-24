--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -215,111 +215,111 @@
   <si>
     <t>M/S. R.K.TRADERS</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system ,Pump House ,&amp; Providing Functional Household Tap Connection (7650 Nos), etc. For BAKRA, GOBINDAPUR, HARIPURBIRUA, KARKATASOL, Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000226/2022-2023</t>
   </si>
   <si>
     <t>443/JHD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Pahra GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000239/2024-2025</t>
   </si>
   <si>
     <t>652/GPSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>MANOJ KUMAR MAHATA</t>
   </si>
   <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Bakra and its adjoining Mouzas, Block Sankrail, District Jhargram</t>
   </si>
   <si>
     <t>ORD/000576/2023-2024</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>NIKHIL CHANDRA MONDAL</t>
+  </si>
+  <si>
+    <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Kultikri, Laudaha GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>ORD/000238/2024-2025</t>
+  </si>
+  <si>
+    <t>651/GPSD</t>
+  </si>
+  <si>
+    <t>GOPAL JANA</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Bakra and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000351/2024-2025</t>
+  </si>
+  <si>
+    <t>132/GPSD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,73 +708,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1109,54 +1109,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>22.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.94</v>
       </c>
       <c r="S7" s="4">
         <v>92</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1172,54 +1172,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>4.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.25</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1235,290 +1235,353 @@
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>2154.34</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>348.02</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>16.15</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>21339.76</v>
+        <v>0.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>98.82</v>
       </c>
       <c r="S10" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.84</v>
+        <v>8.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>63</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>8.35</v>
+        <v>0.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>80.85</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
-[...18 lines deleted...]
-      <c r="P13" s="8">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.98</v>
+      </c>
+      <c r="Q13" s="4">
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="4">
         <v>0</v>
       </c>
-      <c r="R13" s="8"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>2239.65</v>
+      </c>
+      <c r="P14" s="8">
+        <v>372.89</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>16.65</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>