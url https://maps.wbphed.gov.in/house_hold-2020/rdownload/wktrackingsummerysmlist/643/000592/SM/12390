--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,77 @@
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Kultikri, Laudaha GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000238/2024-2025</t>
   </si>
   <si>
     <t>651/GPSD</t>
   </si>
   <si>
     <t>GOPAL JANA</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Bakra and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000351/2024-2025</t>
   </si>
   <si>
     <t>132/GPSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,73 +735,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1501,87 +1528,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P13" s="4">
         <v>1.98</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>24.82</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0.12</v>
+      </c>
+      <c r="S14" s="4">
+        <v>11</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>23579.41</v>
+      </c>
+      <c r="P15" s="8">
+        <v>397.71</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>1.69</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>