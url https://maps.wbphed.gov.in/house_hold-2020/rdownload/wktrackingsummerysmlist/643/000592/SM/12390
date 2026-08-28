--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -92,261 +92,261 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Sankrail</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>BAKRA AND ITS ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12390</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system ,Pump House ,&amp; Providing Functional Household Tap Connection (7650 Nos), etc. For BAKRA, GOBINDAPUR, HARIPURBIRUA, KARKATASOL, Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000226/2022-2023</t>
+  </si>
+  <si>
+    <t>443/JHD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Bakra &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,DIC(D)_MMSD(D)</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000202/2023-2024</t>
+  </si>
+  <si>
+    <t>2263/JMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000071/2023-2024</t>
   </si>
   <si>
     <t>1496/JHD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges</t>
   </si>
   <si>
     <t>BILL/00254/2023-2024</t>
   </si>
   <si>
     <t>17/JMD/PFMS/JUL</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00671/2023-2024</t>
   </si>
   <si>
     <t>2/JMD</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>BILL/00701/2023-2024</t>
   </si>
   <si>
     <t>26/JMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Bakra &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of BAKRA and its adjoining mouzas Pipe Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junier Engineer,Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000494/2023-2024</t>
   </si>
   <si>
     <t>169/GPSD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>M/S. R.K.TRADERS</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system ,Pump House ,&amp; Providing Functional Household Tap Connection (7650 Nos), etc. For BAKRA, GOBINDAPUR, HARIPURBIRUA, KARKATASOL, Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
-[...17 lines deleted...]
-    <t>GOBINDA MAITY</t>
+    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Bakra and its adjoining Mouzas, Block Sankrail, District Jhargram</t>
+  </si>
+  <si>
+    <t>ORD/000576/2023-2024</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>13/04/2024</t>
+  </si>
+  <si>
+    <t>NIKHIL CHANDRA MONDAL</t>
   </si>
   <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Pahra GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000239/2024-2025</t>
   </si>
   <si>
     <t>652/GPSD</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>MANOJ KUMAR MAHATA</t>
   </si>
   <si>
-    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Bakra and its adjoining Mouzas, Block Sankrail, District Jhargram</t>
-[...13 lines deleted...]
-  <si>
     <t>Installation of Land Possesion Display Boards for JJM work at Different pipe water supply scheme under Kultikri, Laudaha GP at Sankrail Block under jhargram Division PHE Dte. (Phase-I)</t>
   </si>
   <si>
     <t>ORD/000238/2024-2025</t>
   </si>
   <si>
     <t>651/GPSD</t>
   </si>
   <si>
     <t>GOPAL JANA</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Bakra and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000351/2024-2025</t>
   </si>
   <si>
     <t>132/GPSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -875,790 +875,790 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>39.05</v>
+        <v>2154.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>348.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>16.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>2.02</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="P5" s="4">
-        <v>5.68</v>
+        <v>22.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.94</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>0.12</v>
+        <v>39.05</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>22.09</v>
+        <v>2.02</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.2</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>86.94</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>4.26</v>
+        <v>5.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.1</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>96.25</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>2154.34</v>
+        <v>0.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>348.02</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>16.15</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>0.84</v>
+        <v>4.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.83</v>
+        <v>4.1</v>
       </c>
       <c r="R10" s="4">
-        <v>98.82</v>
+        <v>96.25</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>61</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>8.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.74</v>
+        <v>0.83</v>
       </c>
       <c r="R12" s="4">
-        <v>80.85</v>
+        <v>98.82</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>54</v>
+        <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>1.98</v>
+        <v>0.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>80.85</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
-        <v>21339.76</v>
+        <v>1.98</v>
       </c>
       <c r="Q14" s="4">
-        <v>24.82</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>0.12</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>23579.41</v>
       </c>
       <c r="P15" s="8">
-        <v>397.71</v>
+        <v>388.33</v>
       </c>
       <c r="Q15" s="8">
-        <v>1.69</v>
+        <v>1.65</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>