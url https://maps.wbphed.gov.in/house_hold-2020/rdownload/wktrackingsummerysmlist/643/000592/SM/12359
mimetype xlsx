--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,72 +173,69 @@
   <si>
     <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Sinking of Tube Well , Pump House , &amp; Providing Functional Household Tap Connection (2568 Nos), etc. For DUMRI NAKRASULI, JAKUA Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000227/2022-2023</t>
   </si>
   <si>
     <t>444/JHD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>MASUM ALI KHAN</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...20 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+    <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Dumri Nekrasuli and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Junier Engineer,Gopiballavpur Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000354/2024-2025</t>
+  </si>
+  <si>
+    <t>134/GPSD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -649,51 +646,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -910,54 +907,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>22.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>42.53</v>
       </c>
       <c r="S5" s="4">
         <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -973,151 +970,151 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>772.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>336.46</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>43.54</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>1.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
-        <v>22171.9</v>
+        <v>834.08</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>345.85</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>41.46</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>