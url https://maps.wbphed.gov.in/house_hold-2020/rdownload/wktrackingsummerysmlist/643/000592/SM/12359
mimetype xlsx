--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,83 @@
     <t>01/10/2025</t>
   </si>
   <si>
     <t>MASUM ALI KHAN</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Dumri Nekrasuli and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Junier Engineer,Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000354/2024-2025</t>
   </si>
   <si>
     <t>134/GPSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>WBSEDCL Quotation bill of Dumri-Nekrasuli w/s scheme, t/w no.II</t>
+  </si>
+  <si>
+    <t>BILL/00921/2025-2026</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,73 +657,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1047,87 +1080,207 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>1.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P8" s="4">
+        <v>5.52</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>11</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>22179.37</v>
+      </c>
+      <c r="P10" s="8">
+        <v>345.85</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>1.56</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>