--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,183 +92,183 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Sankrail</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>DUMRI-NAKRASULI AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/12359</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system , Sinking of Tube Well , Pump House , &amp; Providing Functional Household Tap Connection (2568 Nos), etc. For DUMRI NAKRASULI, JAKUA Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000227/2022-2023</t>
+  </si>
+  <si>
+    <t>444/JHD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>MASUM ALI KHAN</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Dumri Nakrasuli &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Driller-In-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000203/2023-2024</t>
+  </si>
+  <si>
+    <t>2264/JMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000037/2023-2024</t>
   </si>
   <si>
     <t>1504/JHD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection charges</t>
   </si>
   <si>
     <t>BILL/00252/2023-2024</t>
   </si>
   <si>
     <t>15/JMD/PFMS/APR</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Dumri Nakrasuli &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Dumri Nekrasuli and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Junier Engineer,Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000354/2024-2025</t>
   </si>
   <si>
     <t>134/GPSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>WBSEDCL Quotation bill of Dumri-Nekrasuli w/s scheme, t/w no.II</t>
   </si>
   <si>
     <t>BILL/00921/2025-2026</t>
   </si>
   <si>
     <t>22/08/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,446 +797,446 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>34.35</v>
+        <v>772.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>336.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>43.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>2.89</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
         <v>22.08</v>
       </c>
       <c r="Q5" s="4">
         <v>9.39</v>
       </c>
       <c r="R5" s="4">
         <v>42.53</v>
       </c>
       <c r="S5" s="4">
         <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>772.82</v>
+        <v>34.35</v>
       </c>
       <c r="Q6" s="4">
-        <v>336.46</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>43.54</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>1.95</v>
+        <v>2.89</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>63</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>64</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>5.52</v>
+        <v>1.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>21339.76</v>
+        <v>5.52</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>22179.37</v>