--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -296,99 +296,123 @@
   <si>
     <t>APEX ENGINEERING</t>
   </si>
   <si>
     <t>Laying of distribution pipe line for Dalkati and its adjoining moujas pwss in Jhargram block within Jhargram district under jhargram division P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-II,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000080/2024-2025</t>
   </si>
   <si>
     <t>1213/JHD</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>RAMENDRA NATH KAR</t>
   </si>
   <si>
-    <t>Construction of boundary wall and Allied works At Dalkati 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
-[...11 lines deleted...]
-    <t>22/03/2025</t>
+    <t>Trial run for DALKATI AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months. (The date of starting of trial run will be effective after consultation with departmental officials)</t>
+  </si>
+  <si>
+    <t>ORD/000007/2025-2026</t>
+  </si>
+  <si>
+    <t>736/JHD</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>DHUMKETU ENGINEERING PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000119/2023-2024</t>
+  </si>
+  <si>
+    <t>1312/JHD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well, Switch Room under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022-23,SL No.-8)</t>
+  </si>
+  <si>
+    <t>ORD/000324/2023-2024</t>
+  </si>
+  <si>
+    <t>1856/JHD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
   </si>
   <si>
     <t>SHEFALI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Trial run for DALKATI AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months. (The date of starting of trial run will be effective after consultation with departmental officials)</t>
-[...29 lines deleted...]
-    <t>07/11/2023</t>
+    <t>Laying distribution pipe line under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022- 23, SL No.-12)</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>1998/JHD</t>
+  </si>
+  <si>
+    <t>SAUBHIK KUMAR NAG</t>
+  </si>
+  <si>
+    <t>Laying of extention distribution pipe line for dalkati and adjoining moujas pwss in jhargram block within jhargram district under jhargram division P.H.E Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000085/2024-2025</t>
+  </si>
+  <si>
+    <t>1215/JHD</t>
+  </si>
+  <si>
+    <t>SAMIR PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +801,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1620,230 +1644,356 @@
       <c r="H14" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>12.48</v>
+        <v>1.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>1.01</v>
+        <v>20.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>20.97</v>
+        <v>29.03</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P17" s="4">
+        <v>11.84</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>90</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5.75</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>95</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>390.26</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>