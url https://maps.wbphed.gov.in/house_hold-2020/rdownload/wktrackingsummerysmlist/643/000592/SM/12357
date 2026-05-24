--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,51 +188,51 @@
   <si>
     <t>1239/JMD</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution pipe line, Accommodate FHTC (383 nos) under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000158/2023-2024</t>
   </si>
   <si>
     <t>1394/JHD</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
-    <t>16/11/2023</t>
+    <t>12/02/2025</t>
   </si>
   <si>
     <t>GOUTAM RAY</t>
   </si>
   <si>
     <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Dalkati and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000210/2024-2025</t>
   </si>
   <si>
     <t>2292/JHD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>TAPAS KUMAR HAZRA</t>
   </si>
   <si>
     <t>Accommodate FHTC (383 nos) under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref: 1st Call eNIT_35 of EE/JHD of 2022-23, SL No.-9, 2nd Call eNIT_11 of EE/JHD of 2023-24, SL No.-8)</t>
   </si>
@@ -369,50 +369,65 @@
     <t>SHEFALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying distribution pipe line under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022- 23, SL No.-12)</t>
   </si>
   <si>
     <t>ORD/000356/2023-2024</t>
   </si>
   <si>
     <t>1998/JHD</t>
   </si>
   <si>
     <t>SAUBHIK KUMAR NAG</t>
   </si>
   <si>
     <t>Laying of extention distribution pipe line for dalkati and adjoining moujas pwss in jhargram block within jhargram district under jhargram division P.H.E Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000085/2024-2025</t>
   </si>
   <si>
     <t>1215/JHD</t>
   </si>
   <si>
     <t>SAMIR PATRA</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall and Allied works At Dalkati 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2024-2025</t>
+  </si>
+  <si>
+    <t>2194/JHD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -801,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1151,54 +1166,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>20.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.79</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1214,54 +1229,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>79.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>59.77</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.41</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1521,54 +1536,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>15.83</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>24.36</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1584,54 +1599,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>88</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>22.88</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.99</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>26.17</v>
       </c>
       <c r="S13" s="4">
         <v>87</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1710,54 +1725,54 @@
       <c r="I15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>20.97</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>17.73</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>84.56</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1773,54 +1788,54 @@
       <c r="I16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P16" s="4">
         <v>29.03</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>23.27</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>80.16</v>
       </c>
       <c r="S16" s="4">
         <v>95</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
@@ -1836,54 +1851,54 @@
       <c r="I17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P17" s="4">
         <v>11.84</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>10.01</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>84.55</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
@@ -1899,101 +1914,164 @@
       <c r="I18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="P18" s="4">
         <v>5.75</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S18" s="4">
         <v>95</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>119</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P19" s="4">
+        <v>12.48</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>402.74</v>
+      </c>
+      <c r="P20" s="8">
+        <v>130.88</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>32.5</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>