--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -384,50 +384,62 @@
     <t>Laying of extention distribution pipe line for dalkati and adjoining moujas pwss in jhargram block within jhargram district under jhargram division P.H.E Dte. (Part-B)</t>
   </si>
   <si>
     <t>ORD/000085/2024-2025</t>
   </si>
   <si>
     <t>1215/JHD</t>
   </si>
   <si>
     <t>SAMIR PATRA</t>
   </si>
   <si>
     <t>Construction of boundary wall and Allied works At Dalkati 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000177/2024-2025</t>
   </si>
   <si>
     <t>2194/JHD</t>
   </si>
   <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>cost for shifting of electrical installation at Dalkati W/S</t>
+  </si>
+  <si>
+    <t>BILL/00702/2025-2026</t>
+  </si>
+  <si>
+    <t>71/JMD</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,51 +828,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1991,87 +2003,146 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P19" s="4">
         <v>12.48</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P20" s="4">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>404.74</v>
+      </c>
+      <c r="P21" s="8">
+        <v>130.88</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>32.34</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>