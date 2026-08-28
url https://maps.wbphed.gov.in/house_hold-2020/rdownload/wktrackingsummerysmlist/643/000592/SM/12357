--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -80,354 +80,354 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>DALKATI AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12357</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Dalkati &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000040/2023-2024</t>
+  </si>
+  <si>
+    <t>1239/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>DALKATI AND ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Constructions of 150 cum OHR, soil investigation under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer Headquarter</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000186/2023-2024</t>
   </si>
   <si>
     <t>1455/JHD</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>26/04/2024</t>
   </si>
   <si>
     <t>ABJ ENGINEERING</t>
   </si>
   <si>
+    <t>Laying distribution pipe line, Accommodate FHTC (383 nos) under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000158/2023-2024</t>
+  </si>
+  <si>
+    <t>1394/JHD</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>GOUTAM RAY</t>
+  </si>
+  <si>
     <t>Accommodate FHTC (382 nos) under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022-23, SL No.-10)</t>
   </si>
   <si>
     <t>ORD/000358/2023-2024</t>
   </si>
   <si>
     <t>2001/JHD</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>MAHAPRABHU ENTERPRISE</t>
   </si>
   <si>
+    <t>Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022-23, SL No.-7)</t>
+  </si>
+  <si>
+    <t>ORD/000396/2023-2024</t>
+  </si>
+  <si>
+    <t>3077/JHD</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t>APEX ENGINEERING</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000119/2023-2024</t>
+  </si>
+  <si>
+    <t>1312/JHD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>DHUMKETU ENGINEERING PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022- 23, SL No.-12)</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>1998/JHD</t>
+  </si>
+  <si>
+    <t>SAUBHIK KUMAR NAG</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well, Switch Room under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_35 of 2022-23,SL No.-8)</t>
+  </si>
+  <si>
+    <t>ORD/000324/2023-2024</t>
+  </si>
+  <si>
+    <t>1856/JHD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>SHEFALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2023-2024</t>
   </si>
   <si>
     <t>1570/JHD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...41 lines deleted...]
-    <t>GOUTAM RAY</t>
+    <t>Laying of distribution pipe line for Dalkati and its adjoining moujas pwss in Jhargram block within Jhargram district under jhargram division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000080/2024-2025</t>
+  </si>
+  <si>
+    <t>1213/JHD</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>RAMENDRA NATH KAR</t>
   </si>
   <si>
     <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Dalkati and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000210/2024-2025</t>
   </si>
   <si>
     <t>2292/JHD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>TAPAS KUMAR HAZRA</t>
   </si>
   <si>
     <t>Accommodate FHTC (383 nos) under JJM with allied work for DALKATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3rd Call (Ref: 1st Call eNIT_35 of EE/JHD of 2022-23, SL No.-9, 2nd Call eNIT_11 of EE/JHD of 2023-24, SL No.-8)</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000128/2024-2025</t>
   </si>
   <si>
     <t>1134/JHD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>RUPKUMAR KARMAKAR</t>
   </si>
   <si>
+    <t>Laying of extention distribution pipe line for dalkati and adjoining moujas pwss in jhargram block within jhargram district under jhargram division P.H.E Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000085/2024-2025</t>
+  </si>
+  <si>
+    <t>1215/JHD</t>
+  </si>
+  <si>
+    <t>SAMIR PATRA</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall and Allied works At Dalkati 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000177/2024-2025</t>
+  </si>
+  <si>
+    <t>2194/JHD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>new meter connection charges of Dalkati T/W-II water supply scheme</t>
+  </si>
+  <si>
+    <t>BILL/00018/2024-2025</t>
+  </si>
+  <si>
+    <t>17/JMD</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>new meter connection charges of Dalkati-I water supply scheme</t>
   </si>
   <si>
     <t>BILL/00017/2024-2025</t>
   </si>
   <si>
     <t>16/JMD</t>
   </si>
   <si>
-    <t>15/04/2024</t>
-[...52 lines deleted...]
-  <si>
     <t>Trial run for DALKATI AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months. (The date of starting of trial run will be effective after consultation with departmental officials)</t>
   </si>
   <si>
     <t>ORD/000007/2025-2026</t>
   </si>
   <si>
     <t>736/JHD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
-  </si>
-[...73 lines deleted...]
-    <t>22/03/2025</t>
   </si>
   <si>
     <t>cost for shifting of electrical installation at Dalkati W/S</t>
   </si>
   <si>
     <t>BILL/00702/2025-2026</t>
   </si>
   <si>
     <t>71/JMD</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -990,1103 +990,1103 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>72.41</v>
+        <v>20.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>21.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>16.13</v>
+        <v>72.41</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>57.74</v>
+        <v>79.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>59.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>75.41</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>20.81</v>
+        <v>16.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.54</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>21.79</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>79.26</v>
+        <v>15.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>59.77</v>
+        <v>3.86</v>
       </c>
       <c r="R7" s="4">
-        <v>75.41</v>
+        <v>24.36</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>7.93</v>
+        <v>20.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.73</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>84.56</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>15.67</v>
+        <v>11.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>10.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.55</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.03</v>
+        <v>29.03</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>23.27</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>80.16</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>9.97</v>
+        <v>57.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>15.83</v>
+        <v>22.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>3.86</v>
+        <v>5.99</v>
       </c>
       <c r="R12" s="4">
-        <v>24.36</v>
+        <v>26.17</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>22.88</v>
+        <v>7.93</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.99</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>26.17</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>96</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>1.01</v>
+        <v>15.67</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>20.97</v>
+        <v>5.75</v>
       </c>
       <c r="Q15" s="4">
-        <v>17.73</v>
+        <v>5.71</v>
       </c>
       <c r="R15" s="4">
-        <v>84.56</v>
+        <v>99.4</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>110</v>
+        <v>76</v>
       </c>
       <c r="P16" s="4">
-        <v>29.03</v>
+        <v>12.48</v>
       </c>
       <c r="Q16" s="4">
-        <v>23.27</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>80.16</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P17" s="4">
-        <v>11.84</v>
+        <v>9.97</v>
       </c>
       <c r="Q17" s="4">
-        <v>10.01</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>84.55</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>5.75</v>
+        <v>3.03</v>
       </c>
       <c r="Q18" s="4">
-        <v>5.71</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>99.4</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="P19" s="4">
-        <v>12.48</v>
+        <v>1.01</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>124</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>77</v>
+        <v>115</v>
       </c>
       <c r="P20" s="4">
         <v>2</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>