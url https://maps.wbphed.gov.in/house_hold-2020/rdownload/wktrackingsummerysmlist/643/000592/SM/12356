--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,108 +131,84 @@
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>SATYABRATA BHAUMIK</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000044/2023-2024</t>
   </si>
   <si>
     <t>1563/JHD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying distribution pipe line under JJM with allied work for CHAKKUA AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000071/2023-2024</t>
+  </si>
+  <si>
+    <t>1108/JHD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>SUNIL DULE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall and Allied works At Chakua, Uransol, Patharnala 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000096/2024-2025</t>
+  </si>
+  <si>
+    <t>1281/JHD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
     <t>Jhargram Mechanical Division</t>
-  </si>
-[...55 lines deleted...]
-    <t>03/10/2024</t>
   </si>
   <si>
     <t>new service connection charges at Chakua water supply scheme</t>
   </si>
   <si>
     <t>BILL/00020/2024-2025</t>
   </si>
   <si>
     <t>19/JMD</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New meter connection charges of Chakua-2 water supply scheme</t>
   </si>
   <si>
     <t>BILL/00025/2024-2025</t>
   </si>
   <si>
     <t>24/JMD</t>
   </si>
@@ -675,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -923,510 +899,447 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>20.83</v>
+        <v>168.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>147.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.43</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>168.97</v>
+        <v>37.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>37.46</v>
+        <v>5.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>5.29</v>
+        <v>9.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>9.92</v>
+        <v>161.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>66.51</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>41.3</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>161.02</v>
+        <v>1.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>487.55</v>
+      </c>
+      <c r="P11" s="8">
+        <v>214.24</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>43.94</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>