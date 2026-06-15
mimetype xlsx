--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,74 @@
     <t>Sinking of Tube Well , Pump House , 100 cum CWR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Boundary wall, Installation of display Board, Operation and Maintenance and Accommodate FHTC ( 1104 nos) under JJM with allied work for CHAKKUA AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub Division under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000072/2023-2024</t>
   </si>
   <si>
     <t>1109/JHD</t>
   </si>
   <si>
     <t>Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of Propose O.H.R. for Chakkua, Uransol PWSS in Jhargram Block within Jhargram District under Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000359/2024-2025</t>
   </si>
   <si>
     <t>366/JHD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>M/S. M.D. ENGINEERING &amp; SURVEYS</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Chakkua &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>1238/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>DEB KUMAR BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1259,87 +1283,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>1.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>20.83</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>14.18</v>
+      </c>
+      <c r="R11" s="4">
+        <v>68.09</v>
+      </c>
+      <c r="S11" s="4">
+        <v>60</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>508.37</v>
+      </c>
+      <c r="P12" s="8">
+        <v>228.42</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>44.93</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>