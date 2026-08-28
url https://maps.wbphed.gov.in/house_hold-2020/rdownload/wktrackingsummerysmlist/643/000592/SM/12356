--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -80,213 +80,213 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>CHAKKUA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12356</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Chakkua &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000068/2023-2024</t>
+  </si>
+  <si>
+    <t>1238/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>DEB KUMAR BASU</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>CHAKKUA AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Laying distribution pipe line under JJM with allied work for CHAKKUA AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000071/2023-2024</t>
+  </si>
+  <si>
+    <t>1108/JHD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>28/06/2025</t>
+  </si>
+  <si>
+    <t>SUNIL DULE</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Pump House , 100 cum CWR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Boundary wall, Installation of display Board, Operation and Maintenance and Accommodate FHTC ( 1104 nos) under JJM with allied work for CHAKKUA AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000072/2023-2024</t>
+  </si>
+  <si>
+    <t>1109/JHD</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir of capacity 150 cum and staging height 20 mtr. as per approved drawing with allied works of CHAKUA &amp; its adjoining mouzas PWSS Proposed Pipe Water Supply Scheme for JHARGRAM Block, District: - Jhargram.</t>
   </si>
   <si>
-    <t>Assistant Engineer Headquarter</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000383/2023-2024</t>
   </si>
   <si>
     <t>2054/JHD</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>SATYABRATA BHAUMIK</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000044/2023-2024</t>
   </si>
   <si>
     <t>1563/JHD</t>
   </si>
   <si>
     <t>07/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying distribution pipe line under JJM with allied work for CHAKKUA AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of boundary wall and Allied works At Chakua, Uransol, Patharnala 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000096/2024-2025</t>
   </si>
   <si>
     <t>1281/JHD</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
+    <t>New meter connection charges of Chakua-2 water supply scheme</t>
+  </si>
+  <si>
+    <t>BILL/00025/2024-2025</t>
+  </si>
+  <si>
+    <t>24/JMD</t>
+  </si>
+  <si>
+    <t>22/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>new service connection charges at Chakua water supply scheme</t>
   </si>
   <si>
     <t>BILL/00020/2024-2025</t>
   </si>
   <si>
     <t>19/JMD</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...22 lines deleted...]
-  <si>
     <t>Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of Propose O.H.R. for Chakkua, Uransol PWSS in Jhargram Block within Jhargram District under Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000359/2024-2025</t>
   </si>
   <si>
     <t>366/JHD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>M/S. M.D. ENGINEERING &amp; SURVEYS</t>
-  </si>
-[...22 lines deleted...]
-    <t>DEB KUMAR BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,552 +837,552 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>71.15</v>
+        <v>20.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.18</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>68.09</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>32.14</v>
+        <v>168.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>147.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.43</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>168.97</v>
+        <v>161.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>147.74</v>
+        <v>66.51</v>
       </c>
       <c r="R5" s="4">
-        <v>87.43</v>
+        <v>41.3</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>37.46</v>
+        <v>71.15</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>5.29</v>
+        <v>32.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>9.92</v>
+        <v>37.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>161.02</v>
+        <v>9.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>66.51</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>41.3</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>1.59</v>
+        <v>5.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>20.83</v>
+        <v>1.59</v>
       </c>
       <c r="Q11" s="4">
-        <v>14.18</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>68.09</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>508.37</v>