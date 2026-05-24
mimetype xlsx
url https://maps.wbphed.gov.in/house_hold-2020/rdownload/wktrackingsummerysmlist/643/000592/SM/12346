--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -119,126 +119,123 @@
   <si>
     <t>BILL/00175/2024-2025</t>
   </si>
   <si>
     <t>102/JMD</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service connection charges.</t>
   </si>
   <si>
     <t>BILL/00414/2024-2025</t>
   </si>
   <si>
     <t>200/JMD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (41827 Nos), etc. For 32 nos Pipe water supply Scheme within Gopiballavpur-I, Gopiballavpur-II and JHARGRAM Block Under Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer Headquarter</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000298/2023-2024</t>
   </si>
   <si>
     <t>1727/JHD</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>ADITYA ARAV DEV CONS CO. PVT. LTD.</t>
   </si>
   <si>
     <t>Field Level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in fferent Pipe Water Supply Scheme (7 nos PWSS of 130 PWSS) within Gopiballavpur-II Block in the District of Jhargram under Jhargram Division. PHE Dte. Location- i) Chingra PWSS, ii) Gohalmara PWSS iii) Kendana PWSS iv) Kulina PWSS v) Sonakinia PWSS Vi) Tentilia PWSS vii) Chorchita PWSS</t>
   </si>
   <si>
     <t>Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000030/2025-2026</t>
   </si>
   <si>
     <t>368/JSD</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall allied works at 2nd Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Kendana and its Adjoining Mouzas PWSS , Block Gopiballavpur-II, District Jhargram TYPE - B Total length 50 mtr,column size 250250mm,3.00 M cc ht.- 2.300mtr from G.L</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram Sub-Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>781/JSD</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>DEBABRATA DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,217 +904,217 @@
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>21339.76</v>
+        <v>12284.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="S5" s="4">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>12284.77</v>
+        <v>3.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.72</v>
+        <v>4.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
-        <v>33636.37</v>
+        <v>12301.32</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>10.85</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>