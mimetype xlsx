--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,77 @@
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Construction of Boundary wall allied works at 2nd Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Kendana and its Adjoining Mouzas PWSS , Block Gopiballavpur-II, District Jhargram TYPE - B Total length 50 mtr,column size 250250mm,3.00 M cc ht.- 2.300mtr from G.L</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram Sub-Division,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000060/2024-2025</t>
   </si>
   <si>
     <t>781/JSD</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>08/09/2024</t>
   </si>
   <si>
     <t>DEBABRATA DUTTA</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1047,87 +1074,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>4.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P8" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>49.12</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0.23</v>
+      </c>
+      <c r="S8" s="4">
+        <v>11</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>33641.08</v>
+      </c>
+      <c r="P9" s="8">
+        <v>59.97</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.18</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>