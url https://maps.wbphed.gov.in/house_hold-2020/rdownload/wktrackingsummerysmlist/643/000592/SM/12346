--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,189 +80,207 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Gopiballavpur-II</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>KENDANA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/12346</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Jhargram Division</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well ,Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works with laying distribution system , Pump House &amp; Providing Functional Household Tap Connection (41827 Nos), etc. For 32 nos Pipe water supply Scheme within Gopiballavpur-I, Gopiballavpur-II and JHARGRAM Block Under Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000298/2023-2024</t>
+  </si>
+  <si>
+    <t>1727/JHD</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>ADITYA ARAV DEV CONS CO. PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall allied works at 2nd Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Kendana and its Adjoining Mouzas PWSS , Block Gopiballavpur-II, District Jhargram TYPE - B Total length 50 mtr,column size 250250mm,3.00 M cc ht.- 2.300mtr from G.L</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram Sub-Division,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000060/2024-2025</t>
+  </si>
+  <si>
+    <t>781/JSD</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>DEBABRATA DUTTA</t>
+  </si>
+  <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
-    <t>KENDANA AND ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Kanduana T/W - II water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00175/2024-2025</t>
   </si>
   <si>
     <t>102/JMD</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New Service connection charges.</t>
   </si>
   <si>
     <t>BILL/00414/2024-2025</t>
   </si>
   <si>
     <t>200/JMD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
-    <t>Jhargram Division</t>
-[...25 lines deleted...]
-  <si>
     <t>Field Level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in fferent Pipe Water Supply Scheme (7 nos PWSS of 130 PWSS) within Gopiballavpur-II Block in the District of Jhargram under Jhargram Division. PHE Dte. Location- i) Chingra PWSS, ii) Gohalmara PWSS iii) Kendana PWSS iv) Kulina PWSS v) Sonakinia PWSS Vi) Tentilia PWSS vii) Chorchita PWSS</t>
   </si>
   <si>
     <t>Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000030/2025-2026</t>
   </si>
   <si>
     <t>368/JSD</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
-    <t>Construction of Boundary wall allied works at 2nd Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Kendana and its Adjoining Mouzas PWSS , Block Gopiballavpur-II, District Jhargram TYPE - B Total length 50 mtr,column size 250250mm,3.00 M cc ht.- 2.300mtr from G.L</t>
-[...47 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Kendana and Kuliana PWSS, Block Gopiballavpur-II, District Jhargram {TYPE - B} P.H.E.Dte. (Total length 125 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
+  </si>
+  <si>
+    <t>ORD/000223/2026-2027</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>SUBHAM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>NAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -791,433 +809,496 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>5.18</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>38.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>2.93</v>
+        <v>12284.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.09</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>12284.77</v>
+        <v>4.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.85</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>3.72</v>
+        <v>5.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.71</v>
+        <v>2.93</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>21339.76</v>
+        <v>3.72</v>
       </c>
       <c r="Q8" s="4">
-        <v>49.12</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>0.23</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L9" s="4">
+        <v>1301</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>33641.08</v>
+      </c>
+      <c r="P10" s="8">
+        <v>49.13</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0.15</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>