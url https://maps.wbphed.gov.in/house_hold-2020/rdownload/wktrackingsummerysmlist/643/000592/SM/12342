--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -119,56 +119,74 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JE (M)</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>1227/JMD</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>CREATIVE WATER AND PROCESS TECHNOLOGIES PVT LTD</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Pump House, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board &amp; Accommodate FHTC(6721 nos) including 02(Two) Years Operation &amp; Maintenance under JJM with allied work for DHADANGIRI, GOBINDAPUR, JUNSOLA, PETBINDHI &amp; MAHAPAL PWSS in Gopiballavpur-II Block including supply of all labour &amp; materials within Gopiballavpur Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000152/2023-2024</t>
+  </si>
+  <si>
+    <t>1373/JHD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>23/11/2024</t>
+  </si>
+  <si>
+    <t>M/S. EL-CON</t>
+  </si>
+  <si>
     <t>Construction and commissioning of RCC Over Head Reservoir of capacity 150 cum and staging height 20 mtr. as per approved drawing with allied works of JUNSOLA &amp; its adjoining mouzas PWSS Proposed Pipe Water Supply Scheme for GOPIBALLAVPUR-II Block, District: - Jhargram.</t>
   </si>
   <si>
-    <t>Junior Engineer-III</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000378/2023-2024</t>
   </si>
   <si>
     <t>2051/JHD</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>ABJ ENGINEERING</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2023-2024</t>
   </si>
   <si>
     <t>1560/JHD</t>
   </si>
   <si>
     <t>07/09/2023</t>
@@ -180,68 +198,50 @@
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller In Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000202/2023-2024</t>
   </si>
   <si>
     <t>2104/CDD</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S. EL-CON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -855,245 +855,245 @@
       <c r="H4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>71.51</v>
+        <v>1574.44</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>22.19</v>
+        <v>71.51</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>110.72</v>
+        <v>22.19</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>1574.44</v>
+        <v>110.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>1799.59</v>