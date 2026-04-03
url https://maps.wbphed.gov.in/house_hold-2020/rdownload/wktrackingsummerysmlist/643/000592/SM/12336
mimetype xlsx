--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,65 @@
     <t>14/05/2025</t>
   </si>
   <si>
     <t>M/S. D.K.H.CONSTRUCTION</t>
   </si>
   <si>
     <t>Extention distribution pipe line for amlachati and adjoining moujas pwss in jhargram block within jhargram district under jhargram division P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-II,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000084/2024-2025</t>
   </si>
   <si>
     <t>1214/JHD</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>SAURABH KAR</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall and Allied works At Amlachati 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000183/2024-2025</t>
+  </si>
+  <si>
+    <t>2195/JHD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1508,87 +1523,150 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>7.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P14" s="4">
+        <v>12.07</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>460.79</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>