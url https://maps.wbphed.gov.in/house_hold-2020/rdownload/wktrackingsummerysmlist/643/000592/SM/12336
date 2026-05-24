--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -950,54 +950,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>20.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.9</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1013,54 +1013,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>199.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>167.48</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.94</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1076,54 +1076,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>23.33</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>94.49</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1139,54 +1139,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>50.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>48.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.63</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1383,54 +1383,54 @@
       <c r="I11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>39.7</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>36.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.57</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1606,54 +1606,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>460.79</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>291.93</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>63.35</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>