--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -92,216 +92,216 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>AMLACHATI AND ADJOINING MOUJAS PWSS at Jhargram Block under Jhargram Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/12336</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying distribution pipe line under JJM with allied work for AMLACHATI AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000015/2023-2024</t>
+  </si>
+  <si>
+    <t>650/JHD</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Amlachati &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000037/2023-2024</t>
+  </si>
+  <si>
+    <t>1235/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>S.S. GHORAI</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Pump House , 200 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Boundary wall, Installation of display Board, soil investigation under JJM with allied work for AMLACHATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. (2nd Call Ref eNIT_18 of 2022-23 , SL No.-1 )</t>
+  </si>
+  <si>
+    <t>ORD/000127/2023-2024</t>
+  </si>
+  <si>
+    <t>1334/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>SUBHANKAR BANERJEE</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Interconnection pipe line, Laying distribution pipe line, under JJM with allied work for AMLACHATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2023-2024</t>
+  </si>
+  <si>
+    <t>1324/JHD</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>BISHNU PADA NANDI</t>
+  </si>
+  <si>
+    <t>Accommodate FHTC ( 1414 nos) under JJM with allied work for AMLACHATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000183/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/JHD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>M/S. D.K.H.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for AMLACHATI AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2023-2024</t>
+  </si>
+  <si>
+    <t>1323/JHD</t>
+  </si>
+  <si>
+    <t>RAMENDRA NATH KAR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2022-2023</t>
   </si>
   <si>
     <t>1593/JHD</t>
   </si>
   <si>
     <t>08/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...74 lines deleted...]
-    <t>RAMENDRA NATH KAR</t>
+    <t>New Service connection</t>
+  </si>
+  <si>
+    <t>BILL/00773/2023-2024</t>
+  </si>
+  <si>
+    <t>13/JMD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/00774/2023-2024</t>
+  </si>
+  <si>
+    <t>14/JMD</t>
   </si>
   <si>
     <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Amlachati and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000211/2024-2025</t>
   </si>
   <si>
     <t>2293/JHD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>TAPAS KUMAR HAZRA</t>
-  </si>
-[...55 lines deleted...]
-    <t>M/S. D.K.H.CONSTRUCTION</t>
   </si>
   <si>
     <t>Extention distribution pipe line for amlachati and adjoining moujas pwss in jhargram block within jhargram district under jhargram division P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-II,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000084/2024-2025</t>
   </si>
   <si>
     <t>1214/JHD</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>SAURABH KAR</t>
   </si>
   <si>
     <t>Construction of boundary wall and Allied works At Amlachati 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
   </si>
@@ -866,670 +866,670 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>30.87</v>
+        <v>39.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>36.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.57</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>20.79</v>
       </c>
       <c r="Q4" s="4">
         <v>17.03</v>
       </c>
       <c r="R4" s="4">
         <v>81.9</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>199.53</v>
       </c>
       <c r="Q5" s="4">
         <v>167.48</v>
       </c>
       <c r="R5" s="4">
         <v>83.94</v>
       </c>
       <c r="S5" s="4">
         <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>23.33</v>
       </c>
       <c r="Q6" s="4">
         <v>22.05</v>
       </c>
       <c r="R6" s="4">
         <v>94.49</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>50.31</v>
+        <v>59.36</v>
       </c>
       <c r="Q7" s="4">
-        <v>48.62</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>96.63</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>7.92</v>
+        <v>50.31</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>48.62</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.63</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>2.82</v>
+        <v>30.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>6.12</v>
+        <v>2.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>39.7</v>
+        <v>6.12</v>
       </c>
       <c r="Q11" s="4">
-        <v>36.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>92.57</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>59.36</v>
+        <v>7.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>7.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
@@ -1548,69 +1548,69 @@
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P14" s="4">
         <v>12.07</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>