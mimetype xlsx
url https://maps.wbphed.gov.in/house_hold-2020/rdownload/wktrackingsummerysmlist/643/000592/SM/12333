--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,83 +194,68 @@
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>LAKSHMI IRON</t>
   </si>
   <si>
     <t>Construction of Laying distribution pipe line under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_27 of 2022-23 , SL No.-9 )</t>
   </si>
   <si>
     <t>ORD/000206/2023-2024</t>
   </si>
   <si>
     <t>1580/JHD</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>GANGULY ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Pump House , 250 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation , under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_27 of 2022-23 , SL No.-1 )</t>
-[...8 lines deleted...]
-    <t>1498/JHD</t>
+    <t>Accommodate FHTC ( 1531 nos) under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000202/2023-2024</t>
+  </si>
+  <si>
+    <t>1499/JHD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
-    <t>28/04/2025</t>
+    <t>30/08/2024</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE</t>
   </si>
   <si>
-    <t>Accommodate FHTC ( 1531 nos) under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Construction of Laying distribution pipe line under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3 rd Call (Ref: 1st Call eNIT_27 of 2022-23, SL No.-3 and 2nd Call eNIT_08 of 2023-24, SL No.-12)</t>
   </si>
   <si>
     <t>ORD/000351/2023-2024</t>
   </si>
   <si>
     <t>1950/JHD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>MASUM CONSTRUCTION</t>
   </si>
   <si>
     <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Rautarapur and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000206/2024-2025</t>
   </si>
   <si>
     <t>2294/JHD</t>
   </si>
   <si>
     <t>04/12/2024</t>
@@ -408,50 +393,68 @@
     <t>Construction of Laying distribution pipe line under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_27 of 2022-23 , SL No.-8 )</t>
   </si>
   <si>
     <t>ORD/000133/2023-2024</t>
   </si>
   <si>
     <t>1342/JHD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>SANDIP GURIA</t>
   </si>
   <si>
     <t>ORD/000210/2023-2024</t>
   </si>
   <si>
     <t>1615/JHD</t>
   </si>
   <si>
     <t>A.K. SIKDAR</t>
+  </si>
+  <si>
+    <t>Laying of extention distribution pipe line for rautarapur and adjoining moujas pwss in jhargram block within jhargram district under jhargram division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram Sub-Division,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000086/2024-2025</t>
+  </si>
+  <si>
+    <t>1243/JHD</t>
+  </si>
+  <si>
+    <t>14/10/2024</t>
+  </si>
+  <si>
+    <t>MMS CONSTRUCTIONS PVT.LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1295,914 +1298,914 @@
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>147.55</v>
+        <v>64.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>64.5</v>
+        <v>17.09</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>17.09</v>
+        <v>7.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>7.92</v>
+        <v>9.06</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>9.06</v>
+        <v>6.82</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>6.82</v>
+        <v>23.06</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>23.06</v>
+        <v>8.39</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>3.67</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="P16" s="4">
-        <v>3.67</v>
+        <v>5.78</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>75</v>
+        <v>96</v>
       </c>
       <c r="P17" s="4">
-        <v>5.78</v>
+        <v>1.29</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>113</v>
+        <v>48</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>1.29</v>
+        <v>23.96</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="P19" s="4">
-        <v>23.96</v>
+        <v>14.78</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>123</v>
+        <v>48</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>14.78</v>
+        <v>31.62</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>48</v>
+        <v>127</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>49</v>
+        <v>128</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>58</v>
+        <v>131</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P21" s="4">
-        <v>31.62</v>
+        <v>15.05</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
-        <v>518.88</v>
+        <v>386.38</v>
       </c>
       <c r="P22" s="8">
         <v>0</v>
       </c>
       <c r="Q22" s="8">
         <v>0</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>