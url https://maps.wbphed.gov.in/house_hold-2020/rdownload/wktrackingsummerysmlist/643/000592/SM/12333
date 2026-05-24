--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -411,50 +411,71 @@
     <t>ORD/000210/2023-2024</t>
   </si>
   <si>
     <t>1615/JHD</t>
   </si>
   <si>
     <t>A.K. SIKDAR</t>
   </si>
   <si>
     <t>Laying of extention distribution pipe line for rautarapur and adjoining moujas pwss in jhargram block within jhargram district under jhargram division P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Jhargram Sub-Division,Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000086/2024-2025</t>
   </si>
   <si>
     <t>1243/JHD</t>
   </si>
   <si>
     <t>14/10/2024</t>
   </si>
   <si>
     <t>MMS CONSTRUCTIONS PVT.LTD.</t>
+  </si>
+  <si>
+    <t>GI CASING AT CULVERT CROSSING OVER MINI CANAL AT RAUTARAPUR AND ADJOINING MOUZAS PWSS WITHIN JHARGRAM BLOCK UNDER JHARGRAM DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000382/2024-2025</t>
+  </si>
+  <si>
+    <t>21/JHD</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>GI CASING AT UNDERGROUND ROAD CROSSING AT RAUTARAPUR AND ADJOINING MOUZAS PWSS WITHIN JHARGRAM BLOCK UNDER JHARGRAM DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000381/2024-2025</t>
+  </si>
+  <si>
+    <t>20/JHD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,51 +864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1067,54 +1088,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>21.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>16.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.32</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1130,54 +1151,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>25.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>23.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.08</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1193,54 +1214,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>33.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>31.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.77</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1256,54 +1277,54 @@
       <c r="I7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>14.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.44</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>84.8</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1382,54 +1403,54 @@
       <c r="I9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>17.09</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.42</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.33</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1941,54 +1962,54 @@
       <c r="I18" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P18" s="4">
         <v>23.96</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>20.82</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>86.88</v>
       </c>
       <c r="S18" s="4">
         <v>90</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
@@ -2004,54 +2025,54 @@
       <c r="I19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P19" s="4">
         <v>14.78</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>13.3</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>89.96</v>
       </c>
       <c r="S19" s="4">
         <v>95</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
@@ -2067,54 +2088,54 @@
       <c r="I20" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>126</v>
       </c>
       <c r="P20" s="4">
         <v>31.62</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>28.51</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>90.16</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2144,87 +2165,213 @@
       </c>
       <c r="N21" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P21" s="4">
         <v>15.05</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
-      <c r="A22" s="7" t="s">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="B22" s="7"/>
-[...22 lines deleted...]
-      <c r="S22" s="8"/>
+      <c r="I22" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.66</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P23" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>387.81</v>
+      </c>
+      <c r="P24" s="8">
+        <v>161.74</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>41.71</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>