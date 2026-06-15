--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -432,50 +432,65 @@
     <t>14/10/2024</t>
   </si>
   <si>
     <t>MMS CONSTRUCTIONS PVT.LTD.</t>
   </si>
   <si>
     <t>GI CASING AT CULVERT CROSSING OVER MINI CANAL AT RAUTARAPUR AND ADJOINING MOUZAS PWSS WITHIN JHARGRAM BLOCK UNDER JHARGRAM DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000382/2024-2025</t>
   </si>
   <si>
     <t>21/JHD</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>GI CASING AT UNDERGROUND ROAD CROSSING AT RAUTARAPUR AND ADJOINING MOUZAS PWSS WITHIN JHARGRAM BLOCK UNDER JHARGRAM DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000381/2024-2025</t>
   </si>
   <si>
     <t>20/JHD</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Pump House , 250 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation , under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_27 of 2022-23 , SL No.-1 )</t>
+  </si>
+  <si>
+    <t>Junior Engineer Jhargram Dev. Block,Junior Engineer Jhargram RWS Dev. Block</t>
+  </si>
+  <si>
+    <t>ORD/000203/2023-2024</t>
+  </si>
+  <si>
+    <t>1498/JHD</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,51 +879,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2291,87 +2306,150 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P23" s="4">
         <v>0.77</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P24" s="4">
+        <v>147.55</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>35.92</v>
+      </c>
+      <c r="R24" s="4">
+        <v>24.35</v>
+      </c>
+      <c r="S24" s="4">
+        <v>40</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>535.37</v>
+      </c>
+      <c r="P25" s="8">
+        <v>197.66</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>36.92</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>