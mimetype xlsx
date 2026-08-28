--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -80,417 +80,417 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>RAUTARAPUR AND ADJOINING MOUJAS PWSS at Jhargram Block under Jhargram Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>SM/12333</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Rautarapur &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>1249/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>MAA BHABOTARINE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>RAUTARAPUR AND ADJOINING MOUJAS PWSS at Jhargram Block under Jhargram Division P.H.E. Dte.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for RAUTARAPUR AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>873/JHD</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR UPADHYAY</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Jhargram Dev. Block</t>
+  </si>
+  <si>
+    <t>ORD/000156/2023-2024</t>
+  </si>
+  <si>
+    <t>1374/JHD</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>14/11/2023</t>
+  </si>
+  <si>
+    <t>LAKSHMI IRON</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_27 of 2022-23 , SL No.-9 )</t>
+  </si>
+  <si>
+    <t>ORD/000206/2023-2024</t>
+  </si>
+  <si>
+    <t>1580/JHD</t>
+  </si>
+  <si>
+    <t>08/09/2023</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>GANGULY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well , Pump House , 250 cum OHR, Rising main pipe line, Interconnection pipe line, Laying distribution pipe line, Installation of display Board, soil investigation , under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_27 of 2022-23 , SL No.-1 )</t>
+  </si>
+  <si>
+    <t>Junior Engineer Jhargram Dev. Block,Junior Engineer Jhargram RWS Dev. Block</t>
+  </si>
+  <si>
+    <t>ORD/000203/2023-2024</t>
+  </si>
+  <si>
+    <t>1498/JHD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Accommodate FHTC ( 1531 nos) under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000202/2023-2024</t>
+  </si>
+  <si>
+    <t>1499/JHD</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 3 rd Call (Ref: 1st Call eNIT_27 of 2022-23, SL No.-3 and 2nd Call eNIT_08 of 2023-24, SL No.-12)</t>
+  </si>
+  <si>
+    <t>ORD/000351/2023-2024</t>
+  </si>
+  <si>
+    <t>1950/JHD</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>MASUM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_27 of 2022-23 , SL No.-4 )</t>
+  </si>
+  <si>
+    <t>ORD/000400/2023-2024</t>
+  </si>
+  <si>
+    <t>3090/JHD</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
+    <t>27/03/2024</t>
+  </si>
+  <si>
+    <t>TARUN MAHATA</t>
+  </si>
+  <si>
+    <t>ORD/000210/2023-2024</t>
+  </si>
+  <si>
+    <t>1615/JHD</t>
+  </si>
+  <si>
+    <t>A.K. SIKDAR</t>
+  </si>
+  <si>
+    <t>ORD/000066/2023-2024</t>
+  </si>
+  <si>
+    <t>1093/JHD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>12/10/2023</t>
+  </si>
+  <si>
+    <t>ASSOCIATED ENGINEERS &amp; TRADERS</t>
+  </si>
+  <si>
+    <t>Construction of Laying distribution pipe line under JJM with allied work for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref eNIT_27 of 2022-23 , SL No.-8 )</t>
+  </si>
+  <si>
+    <t>ORD/000133/2023-2024</t>
+  </si>
+  <si>
+    <t>1342/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>08/11/2023</t>
+  </si>
+  <si>
+    <t>SANDIP GURIA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000005/2022-2023</t>
   </si>
   <si>
     <t>1596/JHD</t>
   </si>
   <si>
-    <t>08/09/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...116 lines deleted...]
-    <t>MASUM CONSTRUCTION</t>
+    <t>Construction of Boundary wall and allied works at 2nd. Tube well site of Rautarapur and its adjoining mouzas Pipe Water Supply Scheme within Jhargram Block under Jhargram Division, P.H.E.Dte (Total length 50 mtr, column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
+  </si>
+  <si>
+    <t>ORD/000126/2024-2025</t>
+  </si>
+  <si>
+    <t>1318/JHD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>BISWANATH PANIGRAHI</t>
   </si>
   <si>
     <t>Supplying and Delivery of Different dia CIDF Sluice Valve and Construction of Valve Chamber and allied works for Laying distribution of HDPE Pipe Line For Rautarapur and its Adjoining Mouzas PWSS in Jhargram Block under Jhargram Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000206/2024-2025</t>
   </si>
   <si>
     <t>2294/JHD</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>BIKASH MANDAL</t>
   </si>
   <si>
+    <t>Laying of extention distribution pipe line for rautarapur and adjoining moujas pwss in jhargram block within jhargram district under jhargram division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram Sub-Division,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000086/2024-2025</t>
+  </si>
+  <si>
+    <t>1243/JHD</t>
+  </si>
+  <si>
+    <t>14/10/2024</t>
+  </si>
+  <si>
+    <t>MMS CONSTRUCTIONS PVT.LTD.</t>
+  </si>
+  <si>
+    <t>new service connection charges at Rautrapur t/w-2 water supply scheme</t>
+  </si>
+  <si>
+    <t>BILL/00103/2024-2025</t>
+  </si>
+  <si>
+    <t>76/JMD</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>new service connection charges at Rautarapur, T/W-1 water supply scheme</t>
   </si>
   <si>
     <t>BILL/00104/2024-2025</t>
   </si>
   <si>
     <t>77/JMD</t>
   </si>
   <si>
-    <t>29/04/2024</t>
-[...31 lines deleted...]
-  <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site of Rautarapur and its adjoining mouzas Pipe Water Supply Scheme within Jhargram Block under Jhargram Division, P.H.E.Dte (Total length 100 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
     <t>ORD/000264/2024-2025</t>
   </si>
   <si>
     <t>75/JHD</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>09/02/2025</t>
   </si>
   <si>
     <t>ENVOTECH INFRA SOLUTION</t>
   </si>
   <si>
-    <t>Construction of Boundary wall and allied works at 2nd. Tube well site of Rautarapur and its adjoining mouzas Pipe Water Supply Scheme within Jhargram Block under Jhargram Division, P.H.E.Dte (Total length 50 mtr, column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
-[...16 lines deleted...]
-  <si>
     <t>Additional Laying of Distribution pipe line for RAUTARAPUR AND IT'S ADJOINING MOUJAS PWSS in Jhargram Block under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000319/2024-2025</t>
   </si>
   <si>
     <t>372/JHD</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>Trial run for RAUTARAPUR AND ADJOINING MOUZAS PWSS scheme within Jhargram Block under Jhargram Division, PHE Dte. for 3 months.</t>
   </si>
   <si>
     <t>ORD/000002/2025-2026</t>
   </si>
   <si>
     <t>731/JHD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
-    <t>ORD/000066/2023-2024</t>
-[...56 lines deleted...]
-    <t>MMS CONSTRUCTIONS PVT.LTD.</t>
+    <t>GI CASING AT UNDERGROUND ROAD CROSSING AT RAUTARAPUR AND ADJOINING MOUZAS PWSS WITHIN JHARGRAM BLOCK UNDER JHARGRAM DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000381/2024-2025</t>
+  </si>
+  <si>
+    <t>20/JHD</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
   </si>
   <si>
     <t>GI CASING AT CULVERT CROSSING OVER MINI CANAL AT RAUTARAPUR AND ADJOINING MOUZAS PWSS WITHIN JHARGRAM BLOCK UNDER JHARGRAM DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000382/2024-2025</t>
   </si>
   <si>
     <t>21/JHD</t>
-  </si>
-[...25 lines deleted...]
-    <t>28/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1019,1393 +1019,1393 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>57.15</v>
+        <v>21.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>21.88</v>
+        <v>25.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>16.48</v>
+        <v>23.99</v>
       </c>
       <c r="R4" s="4">
-        <v>75.32</v>
+        <v>93.08</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>25.78</v>
+        <v>33.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>23.99</v>
+        <v>31.79</v>
       </c>
       <c r="R5" s="4">
-        <v>93.08</v>
+        <v>93.77</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>33.9</v>
+        <v>14.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>31.79</v>
+        <v>12.44</v>
       </c>
       <c r="R6" s="4">
-        <v>93.77</v>
+        <v>84.8</v>
       </c>
       <c r="S6" s="4">
         <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>14.67</v>
+        <v>147.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.44</v>
+        <v>35.92</v>
       </c>
       <c r="R7" s="4">
-        <v>84.8</v>
+        <v>24.35</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...8 lines deleted...]
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>64.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>17.09</v>
       </c>
       <c r="Q9" s="4">
         <v>14.42</v>
       </c>
       <c r="R9" s="4">
         <v>84.33</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>7.92</v>
+        <v>23.06</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>9.06</v>
+        <v>31.62</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>28.51</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>90.16</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>6.82</v>
+        <v>23.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>20.82</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>86.88</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>23.06</v>
+        <v>14.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>13.3</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>89.96</v>
       </c>
       <c r="S13" s="4">
         <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>8.39</v>
+        <v>57.15</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P15" s="4">
         <v>3.67</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>5.78</v>
+        <v>7.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="P17" s="4">
-        <v>1.29</v>
+        <v>15.05</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P18" s="4">
-        <v>23.96</v>
+        <v>6.82</v>
       </c>
       <c r="Q18" s="4">
-        <v>20.82</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>86.88</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>14.78</v>
+        <v>9.06</v>
       </c>
       <c r="Q19" s="4">
-        <v>13.3</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>89.96</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="K20" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="4" t="s">
-        <v>58</v>
+        <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="P20" s="4">
-        <v>31.62</v>
+        <v>8.39</v>
       </c>
       <c r="Q20" s="4">
-        <v>28.51</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>90.16</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>128</v>
+        <v>37</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>130</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>64</v>
+        <v>131</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="P21" s="4">
-        <v>15.05</v>
+        <v>5.78</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>133</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>135</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>75</v>
+        <v>136</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>47</v>
+        <v>127</v>
       </c>
       <c r="P22" s="4">
-        <v>0.66</v>
+        <v>1.29</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>75</v>
+        <v>106</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="P23" s="4">
         <v>0.77</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J24" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="K24" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O24" s="4" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="P24" s="4">
-        <v>147.55</v>
+        <v>0.66</v>
       </c>
       <c r="Q24" s="4">
-        <v>35.92</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>24.35</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>145</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>535.37</v>