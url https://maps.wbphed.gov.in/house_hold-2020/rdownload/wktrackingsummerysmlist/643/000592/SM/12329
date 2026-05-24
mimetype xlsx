--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -227,75 +227,81 @@
   <si>
     <t>SAURABH KAR</t>
   </si>
   <si>
     <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system ,Pump House ,&amp; Providing Functional Household Tap Connection (7650 Nos), etc. For BAKRA, GOBINDAPUR, HARIPURBIRUA, KARKATASOL, Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000226/2022-2023</t>
   </si>
   <si>
     <t>443/JHD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...23 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+    <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Gobindapur and its adjoining Mouzas, Block Sankrail, District Jhargram.</t>
+  </si>
+  <si>
+    <t>ORD/000011/2024-2025</t>
+  </si>
+  <si>
+    <t>915/JHD</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>GANGULY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Gobindapur and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000350/2024-2025</t>
+  </si>
+  <si>
+    <t>131/GPSD</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,73 +690,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1144,54 +1150,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>21.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.24</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>42.46</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1207,54 +1213,54 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>4.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.02</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.24</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1270,164 +1276,227 @@
       <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>2154.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>257.71</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>11.96</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>8.25</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.17</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>26.33</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.85</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>2240.13</v>
+      </c>
+      <c r="P13" s="8">
+        <v>273.14</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>12.19</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>