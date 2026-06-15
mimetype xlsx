--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,77 @@
     <t>915/JHD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>GANGULY ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Gobindapur and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000350/2024-2025</t>
   </si>
   <si>
     <t>131/GPSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,73 +717,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1416,87 +1443,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P12" s="4">
         <v>1.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>19.95</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="S13" s="4">
+        <v>11</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>23579.9</v>
+      </c>
+      <c r="P14" s="8">
+        <v>293.1</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>1.24</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>