--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -92,243 +92,243 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Sankrail</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
     <t>GOBINDAPUR AND ADJOINING MOUJAS PWSS at Sankrail Block under Jhargram Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/12329</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system ,Pump House ,&amp; Providing Functional Household Tap Connection (7650 Nos), etc. For BAKRA, GOBINDAPUR, HARIPURBIRUA, KARKATASOL, Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000226/2022-2023</t>
+  </si>
+  <si>
+    <t>443/JHD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>09/05/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Gobindapur &amp; adjoining moujas piped water supply scheme, Block- Sankrail in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>DIC(D)_MMSD(D)</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000200/2023-2024</t>
+  </si>
+  <si>
+    <t>2261/JMD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>M/S. EMMESS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000068/2023-2024</t>
   </si>
   <si>
     <t>1497/JHD</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Jhargram Mechanical Division</t>
-[...1 lines deleted...]
-  <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00703/2023-2024</t>
   </si>
   <si>
     <t>27/JMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>New service connection charges</t>
   </si>
   <si>
     <t>BILL/00253/2023-2024</t>
   </si>
   <si>
     <t>16/JMD/PFMS/APR</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>Revused Quotation for New service connection</t>
   </si>
   <si>
     <t>BILL/00392/2023-2024</t>
   </si>
   <si>
     <t>30/AUG</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>BILL/00672/2023-2024</t>
   </si>
   <si>
     <t>19/JMD</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Gobindapur &amp; adjoining moujas piped water supply scheme, Block- Sankrail in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary wall &amp; allied works at 2nd. Tube well site of GOBINDAPUR and its adjoining mouzas Pipe Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division within Jhargram Division, P.H.E.Dt (Total length 50 mtr,column size 250x250mm,3.00 M c/c ht.- 2.300mtr from G.L)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junier Engineer,Gopiballavpur Sub Division</t>
   </si>
   <si>
     <t>ORD/000478/2023-2024</t>
   </si>
   <si>
     <t>167/GPSD</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>SAURABH KAR</t>
   </si>
   <si>
-    <t>Sinking of Tube Well , Construction of Different Capacity R.C.C Over Head Reservoir Over Pile / Raft Foundation including sub soil investigation works for Construction of Over Head Reservoir with laying distribution system ,Pump House ,&amp; Providing Functional Household Tap Connection (7650 Nos), etc. For BAKRA, GOBINDAPUR, HARIPURBIRUA, KARKATASOL, Pipe water supply Scheme within Sankrail Block Under Jhargram Sub Division of Jhargram Division PHE Dte. Under Jhargram District.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary wall and allied works at 1st. Tube well site cum Head Work Site for Proposed Pipe Water Supply Scheme of Gobindapur and its adjoining Mouzas, Block Sankrail, District Jhargram.</t>
   </si>
   <si>
     <t>ORD/000011/2024-2025</t>
   </si>
   <si>
     <t>915/JHD</t>
   </si>
   <si>
     <t>08/07/2024</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>GANGULY ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of DI Specials for laying of Rising Main including interconnection for Gobindapur and its adjoining mouzas Water Supply Scheme within Sankrail Block under Gopiballavpur Sub Division of Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000350/2024-2025</t>
   </si>
   <si>
     <t>131/GPSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>08/04/2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -857,723 +857,723 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>37.5</v>
+        <v>2154.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>257.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>11.96</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.12</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>46</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="P5" s="4">
-        <v>6.48</v>
+        <v>21.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>42.46</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>0</v>
+        <v>37.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>5.55</v>
+        <v>0.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>21.77</v>
+        <v>6.48</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.24</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>42.46</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.26</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.02</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>94.24</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="P10" s="4">
-        <v>2154.34</v>
+        <v>5.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>257.71</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>11.96</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>8.25</v>
+        <v>4.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.17</v>
+        <v>4.02</v>
       </c>
       <c r="R11" s="4">
-        <v>26.33</v>
+        <v>94.24</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>1.85</v>
+        <v>8.25</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.17</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>26.33</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>21339.76</v>
+        <v>1.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>19.95</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>23579.9</v>
       </c>
       <c r="P14" s="8">
-        <v>293.1</v>
+        <v>283.12</v>
       </c>
       <c r="Q14" s="8">
-        <v>1.24</v>
+        <v>1.2</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>