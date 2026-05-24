--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -1067,54 +1067,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P7" s="4">
         <v>143.61</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>79.44</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>55.31</v>
       </c>
       <c r="S7" s="4">
         <v>91</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1130,54 +1130,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P8" s="4">
         <v>160.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>32.59</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>20.25</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1227,54 +1227,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>444.38</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>112.03</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>25.21</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>