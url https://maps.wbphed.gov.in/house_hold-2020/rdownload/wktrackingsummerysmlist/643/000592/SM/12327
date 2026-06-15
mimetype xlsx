--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,62 @@
     <t>1836/JHD</t>
   </si>
   <si>
     <t>27/10/2023</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of Propose O.H.R. for Chakkua, Uransol PWSS in Jhargram Block within Jhargram District under Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000359/2024-2025</t>
   </si>
   <si>
     <t>366/JHD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>M/S. M.D. ENGINEERING &amp; SURVEYS</t>
+  </si>
+  <si>
+    <t>NEW SERVICE CONNECTION CHARGES AT URANSOLE-II PWSS</t>
+  </si>
+  <si>
+    <t>BILL/01646/2024-2025</t>
+  </si>
+  <si>
+    <t>504/JMD</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1207,87 +1219,146 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>1.59</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5.12</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>449.5</v>
+      </c>
+      <c r="P11" s="8">
+        <v>112.03</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>24.92</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>