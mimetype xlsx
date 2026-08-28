--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -80,174 +80,174 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram</t>
   </si>
   <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>URANSAOL AND ADJOINING MOUJAS PWSS at Jhargram Block.</t>
+  </si>
+  <si>
+    <t>SM/12327</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Uransoal &amp; adjoining moujas piped water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000042/2023-2024</t>
+  </si>
+  <si>
+    <t>1245/JMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>MANAS KUMAR SAHA</t>
+  </si>
+  <si>
     <t>Jhargram Division</t>
   </si>
   <si>
-    <t>URANSAOL AND ADJOINING MOUJAS PWSS at Jhargram Block.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Laying distribution pipe line under JJM with allied work for URNASAOL AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour and materials within Jhargram Sub-Division under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer Headquarter</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>1107/JHD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>SUNIL DULE</t>
+  </si>
+  <si>
+    <t>Sinking of Tube Well, Pump House, 100 cum GLR, Rising main pipe line, Interconnection pipe line, Installation of display Board, Accommodate FHTC (1451 nos) under JJM with allied work for URNASAOL AND ITS ADJOINING MOUJAS PWSS in JHARGRAM Block including supply of all labour &amp; materials within Jhargram Sub-Division under Jhargram Division, PHE Dte. 2nd Call (Ref: 1st Call eNIT_31 of 2022-23, SL No.-3)</t>
+  </si>
+  <si>
+    <t>ORD/000333/2023-2024</t>
+  </si>
+  <si>
+    <t>1836/JHD</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>27/12/2025</t>
   </si>
   <si>
     <t>Construction and commissioning of RCC Over Head Reservoir of capacity 200 cum and staging height 20 mtr. as per approved drawing with allied works of URANSOL &amp; its adjoining mouzas PWSS Proposed Pipe Water Supply Scheme for JHARGRAM Block, District: - Jhargram.</t>
   </si>
   <si>
-    <t>Assistant Engineer Headquarter</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000382/2023-2024</t>
   </si>
   <si>
     <t>2053/JHD</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>SATYABRATA BHAUMIK</t>
   </si>
   <si>
     <t>Construction of boundary wall and Allied works At Chakua, Uransol, Patharnala 1st and 2nd Tubewell site of public water supply schemes in Jhargram block within Jhargram District under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000096/2024-2025</t>
   </si>
   <si>
     <t>1281/JHD</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
-    <t>SUNIL DULE</t>
-[...4 lines deleted...]
-  <si>
     <t>new service connection charge for Uransole water supply scheme</t>
   </si>
   <si>
     <t>BILL/00019/2024-2025</t>
   </si>
   <si>
     <t>18/JMD</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...52 lines deleted...]
-    <t>27/12/2025</t>
   </si>
   <si>
     <t>Soil Investigation for determination the safe bearing capacity and other relevant parameters of soil for construction of Propose O.H.R. for Chakkua, Uransol PWSS in Jhargram Block within Jhargram District under Jhargram Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000359/2024-2025</t>
   </si>
   <si>
     <t>366/JHD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>M/S. M.D. ENGINEERING &amp; SURVEYS</t>
   </si>
   <si>
     <t>NEW SERVICE CONNECTION CHARGES AT URANSOLE-II PWSS</t>
   </si>
   <si>
     <t>BILL/01646/2024-2025</t>
   </si>
@@ -828,481 +828,481 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>71.95</v>
+        <v>21.75</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>37.46</v>
+        <v>143.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>79.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>55.31</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>7.1</v>
+        <v>160.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>32.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>20.25</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>21.75</v>
+        <v>71.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>143.61</v>
+        <v>37.46</v>
       </c>
       <c r="Q7" s="4">
-        <v>79.44</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>55.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>160.92</v>
+        <v>7.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>32.59</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>20.25</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>1.59</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
         <v>5.12</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>