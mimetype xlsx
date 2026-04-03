--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -218,51 +218,51 @@
   <si>
     <t>BP-2023-24-389</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line and FHTC work for Augmentation of Ground water based Water Supply for Dahijuri to accommodate FHTC under Binpur-I Block within Jhargram District under Jhargram Division, PHE De.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer Binpur-I block,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000102/2022-2023</t>
   </si>
   <si>
     <t>619/JHD</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>03/03/2025</t>
   </si>
   <si>
     <t>UTTAM KUMAR DAS</t>
   </si>
   <si>
     <t>SPECIAL REPAIR AND RENOVATION OF PUMP HOUSE NO I &amp; II FOR DAHIJURI PWSS WITHIN JHARGRAM SUB DIVISION UNDER JHARGRAM DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer Binpur-I block,Junior Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>ORD/000101/2025-2026</t>
   </si>
   <si>
     <t>434/JSD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>