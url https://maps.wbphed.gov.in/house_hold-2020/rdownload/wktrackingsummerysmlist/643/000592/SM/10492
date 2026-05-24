--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,74 +222,50 @@
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line and FHTC work for Augmentation of Ground water based Water Supply for Dahijuri to accommodate FHTC under Binpur-I Block within Jhargram District under Jhargram Division, PHE De.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer Binpur-I block,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000102/2022-2023</t>
   </si>
   <si>
     <t>619/JHD</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>UTTAM KUMAR DAS</t>
-  </si>
-[...22 lines deleted...]
-    <t>J.S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -839,54 +815,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -957,54 +933,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>9.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>63.47</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1018,54 +994,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>2.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1079,54 +1055,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>9.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1197,162 +1173,101 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>128.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>96.29</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>74.97</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>170.57</v>
+      </c>
+      <c r="P10" s="8">
+        <v>117.7</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>69</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>