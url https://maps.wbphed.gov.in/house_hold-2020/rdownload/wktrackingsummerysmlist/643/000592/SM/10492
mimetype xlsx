--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -218,54 +218,78 @@
   <si>
     <t>BP-2023-24-389</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Laying of Distribution pipe line and FHTC work for Augmentation of Ground water based Water Supply for Dahijuri to accommodate FHTC under Binpur-I Block within Jhargram District under Jhargram Division, PHE De.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer Binpur-I block,Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000102/2022-2023</t>
   </si>
   <si>
     <t>619/JHD</t>
   </si>
   <si>
     <t>25/11/2022</t>
   </si>
   <si>
-    <t>03/03/2025</t>
+    <t>02/04/2025</t>
   </si>
   <si>
     <t>UTTAM KUMAR DAS</t>
+  </si>
+  <si>
+    <t>SPECIAL REPAIR AND RENOVATION OF PUMP HOUSE NO I &amp; II FOR DAHIJURI PWSS WITHIN JHARGRAM SUB DIVISION UNDER JHARGRAM DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer Binpur-I block,Junior Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000101/2025-2026</t>
+  </si>
+  <si>
+    <t>434/JSD</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>J.S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1187,87 +1211,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>128.45</v>
       </c>
       <c r="Q9" s="4">
         <v>96.29</v>
       </c>
       <c r="R9" s="4">
         <v>74.97</v>
       </c>
       <c r="S9" s="4">
         <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>171.54</v>
+      </c>
+      <c r="P11" s="8">
+        <v>117.7</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>68.61</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>