--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -110,162 +110,162 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy Work) in connection with the Functional House Hold Tap Connection (FHTC) of Dohijuri PWSS in Binpur-I Block for Augmentation / Rejuvenation / Retrofitting etc. under Jhargram Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000131/2021-2022</t>
   </si>
   <si>
     <t>78/JSD</t>
   </si>
   <si>
     <t>25/06/2021</t>
   </si>
   <si>
     <t>09/07/2021</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Laying of Distribution pipe line and FHTC work for Augmentation of Ground water based Water Supply for Dahijuri to accommodate FHTC under Binpur-I Block within Jhargram District under Jhargram Division, PHE De.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer Binpur-I block,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000102/2022-2023</t>
+  </si>
+  <si>
+    <t>619/JHD</t>
+  </si>
+  <si>
+    <t>25/11/2022</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution pipe line for augmentation of ground water based Dahijuri PWSS to accommodate FHTC in Binpur-I Block within Jhargram district under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000173/2023-2024</t>
+  </si>
+  <si>
+    <t>744/JSD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2023</t>
+  </si>
+  <si>
+    <t>JMC, PRO. CHIRANJIT NANDI</t>
+  </si>
+  <si>
     <t>Restoration work for laying of pipeline along Dahijuri Binpur Silda Hatiari Road &amp; Dahijuri-Lalgarh Road due to distribution pipeline of ground wter based Dahijuri PWSS under Jhargram Division ,PHE Dte</t>
   </si>
   <si>
     <t>BILL/00028/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-35</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD (ROADS) JHARGRAM</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of various electro-mechanical accessories for repairing &amp; rejuvenation of pump house no.-II of Dahijuri w/s scheme in the dist. of Jhargram District under Jhargram Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001371/2023-2024</t>
   </si>
   <si>
     <t>2988/JMD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>SUJOY RANJAN BHOWMICK</t>
   </si>
   <si>
-    <t>Laying of additional distribution pipe line for augmentation of ground water based Dahijuri PWSS to accommodate FHTC in Binpur-I Block within Jhargram district under Jhargram Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Supply, delivery and installation of Vinyl Sign board for depicting the scheme details of Dahijuri and adjacent water supply schemes for ongoing Solarisation works for the purpose of Geotagging under Jhargram Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001379/2023-2024</t>
   </si>
   <si>
     <t>3061/JMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>MUKHERJEE ART CENTRE</t>
   </si>
   <si>
     <t>Restoration work for laing pipeline along with Augmentation of Ground Water Based Water Supply Scheme for Dahijuri PWSS to Accommodate FHTC in Binpur-I Block, Jhargram District</t>
   </si>
   <si>
     <t>BILL/00767/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-389</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>UTTAM KUMAR DAS</t>
   </si>
   <si>
     <t>SPECIAL REPAIR AND RENOVATION OF PUMP HOUSE NO I &amp; II FOR DAHIJURI PWSS WITHIN JHARGRAM SUB DIVISION UNDER JHARGRAM DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer Binpur-I block,Junior Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>ORD/000101/2025-2026</t>
   </si>
   <si>
     <t>434/JSD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>J.S.S. ENTERPRISE</t>
   </si>
@@ -875,379 +875,379 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>8.6</v>
+        <v>128.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>96.29</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.97</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>9.57</v>
+        <v>2.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.08</v>
+        <v>2.36</v>
       </c>
       <c r="R5" s="4">
-        <v>63.47</v>
+        <v>99.96</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>2.36</v>
+        <v>8.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.36</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>9.68</v>
+        <v>9.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.66</v>
+        <v>6.08</v>
       </c>
       <c r="R7" s="4">
-        <v>99.75</v>
+        <v>63.47</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>8.6</v>
+        <v>9.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.66</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.75</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="P9" s="4">
-        <v>128.45</v>
+        <v>8.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>96.29</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>74.97</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>