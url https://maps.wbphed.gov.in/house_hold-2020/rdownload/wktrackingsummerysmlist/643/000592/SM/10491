--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,132 +110,132 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy Work) in connection with the Functional House Hold Tap Connection (FHTC) of Kultikri PWSS in Sankrail Block for Augmentation / Rejuvenation / Retrofitting etc. under Jhargram Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000123/2021-2022</t>
   </si>
   <si>
     <t>60/JSD</t>
   </si>
   <si>
     <t>18/06/2021</t>
   </si>
   <si>
     <t>02/07/2021</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
+    <t>Augmentation of Ground Water based Kultikri Water Supply Scheme by providing laying of Distribution pipe lie and FHTC work and Construction of RCC Over Head Reservoir of capacity 200 cum and staging height 20.00 mtr. with allied work including Sub Soil Investigation within Sankrail Dev. Block under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000072/2022-2023</t>
+  </si>
+  <si>
+    <t>373/JHD</t>
+  </si>
+  <si>
+    <t>18/10/2022</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>Functional Household Tap Connection data uploading charges of different pwss under Jhargram District in JJM_IMIS portal under Jal Jeevan Mission for January-2023 and February-2023 under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000253/2022-2023</t>
   </si>
   <si>
     <t>29A/JRWS</t>
   </si>
   <si>
     <t>28/12/2022</t>
   </si>
   <si>
     <t>26/02/2023</t>
   </si>
   <si>
     <t>PROVAT KUMAR DE</t>
   </si>
   <si>
+    <t>Supply delivery of CIDF S/V for the work Augmentation Kultikri Water Supply Scheme under Jhargram Sub Division within Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000405/2023-2024</t>
+  </si>
+  <si>
+    <t>978/JSD</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>24/11/2023</t>
+  </si>
+  <si>
+    <t>NRIPENDRA NATH SINGHA</t>
+  </si>
+  <si>
     <t>Hatigeria Kultikri Rohini rogra road restoration work for laying pipelines along CH. 8.80 km to 12.50 Km done by PHE Jhargram under Jhargram Highway Division, in the District of Jhargram</t>
   </si>
   <si>
     <t>BILL/00164/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-108</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD (ROADS) JHARGRAM</t>
   </si>
   <si>
     <t>Balance road restoration charge for laying pipeling alogn hatigeria-Kultikri - Rohini Road under Kultikri W/S scheme under Jhrgram Highway Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00497/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-347</t>
   </si>
   <si>
     <t>22/12/2023</t>
-  </si>
-[...34 lines deleted...]
-    <t>NRIPENDRA NATH SINGHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -785,383 +785,383 @@
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.93</v>
+        <v>274.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>157.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>57.6</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>18.27</v>
+        <v>0.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>7.78</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>18.27</v>
+        <v>0.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>274.15</v>
+        <v>18.27</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.92</v>
+        <v>18.27</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>317.21</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>163.56</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>51.56</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>