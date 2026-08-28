--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,375 +77,375 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>JHARGRAM</t>
   </si>
   <si>
+    <t>Jhargram Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground Water Based Water Supply Scheme for Gopiballavpur to Accommodate FHTC in Block-Gopiballavpur-I, District - Jhargram</t>
+  </si>
+  <si>
+    <t>SM/10064</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R (Consultancy Work) in connection with the Functional House Hold Tap Connection (FHTC) of Gopiballavpur PWSS (Part-I) in Gopiballavpur Block for Augmentation / Rejuvenation / Retrofitting etc. under Jhargram Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000083/2021-2022</t>
+  </si>
+  <si>
+    <t>274/JSD</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
+    <t>22/10/2021</t>
+  </si>
+  <si>
+    <t>M/S R. DUTTA &amp; CO</t>
+  </si>
+  <si>
+    <t>Preparation of D.P.R (Consultancy Work) in connection with the Functional House Hold Tap Connection (FHTC) of Gopiballavpur PWSS (Part-II) in Gopiballavpur Block for Augmentation / Rejuvenation / Retrofitting etc. under Jhargram Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000084/2021-2022</t>
+  </si>
+  <si>
+    <t>275/JSD</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line,Providing FHTC, soil test &amp; construction of R.C.C. Over Head Reservoir of capacity 600 Cum and staging height 20.00 mtr. with allied work For Augmentation of Gopiballavpur PWSS within Gopiballavpur-I Block Under Jhargram Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000044/2022-2023</t>
+  </si>
+  <si>
+    <t>818/MD</t>
+  </si>
+  <si>
+    <t>29/04/2022</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Supply delivery of Different dia CIDF S/V for the work of ¿ Augmentation of Ground Water Based Water Supply Scheme for Gopiballavpur to Accommodate FHTC in Block Gopiballavpur - I under Gopiballavpur Sub Division within Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2022-2023</t>
+  </si>
+  <si>
+    <t>60/GPSD</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
+  </si>
+  <si>
+    <t>Jhargram Mechanical Division</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of submersible pumping machinery and other electro mechanical accessories at newly sunk tube well no. I as part of augmentation of Gopiballavpur w/s scheme of Jhargram District under Jhargram Mechanical Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,DIC(D)_MMSD(D)</t>
+  </si>
+  <si>
+    <t>JE (M)</t>
+  </si>
+  <si>
+    <t>ORD/000589/2022-2023</t>
+  </si>
+  <si>
+    <t>3322/JMD</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of submersible pumping machinery and other electro mechanical accessories at newly sunk tube well no. II as part of augmentation of Gopiballavpur w/s scheme of Jhargram District under Jhargram Mechanical Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000590/2022-2023</t>
+  </si>
+  <si>
+    <t>3323/JMD</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Functional Household Tap Connection data uploading charges of different pwss under Jhargram District in JJM_IMIS portal under Jal Jeevan Mission for January-2023 and February-2023 under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000253/2022-2023</t>
+  </si>
+  <si>
+    <t>29A/JRWS</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>26/02/2023</t>
+  </si>
+  <si>
+    <t>PROVAT KUMAR DE</t>
+  </si>
+  <si>
     <t>Midnapore Division</t>
   </si>
   <si>
-    <t>Augmentation of Ground Water Based Water Supply Scheme for Gopiballavpur to Accommodate FHTC in Block-Gopiballavpur-I, District - Jhargram</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
+    <t>RTOR000002/2022-2023</t>
+  </si>
+  <si>
+    <t>1044/MD</t>
+  </si>
+  <si>
+    <t>01/06/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000039/2021-2022</t>
+  </si>
+  <si>
+    <t>498/MD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
     <t>RTOR000018/2022-2023</t>
   </si>
   <si>
     <t>2472/MD</t>
   </si>
   <si>
     <t>06/12/2022</t>
   </si>
   <si>
-    <t>Resource Division</t>
-[...2 lines deleted...]
-    <t>Jhargram Division</t>
+    <t>Payment for new service connection of WBSEDCL.</t>
+  </si>
+  <si>
+    <t>VCH/000847/2022-2023</t>
+  </si>
+  <si>
+    <t>21/JMD/PFMS/SEP</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>VCH/000021/2022-2023</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>VCH/000010/2022-2023</t>
+  </si>
+  <si>
+    <t>03/08/2022</t>
   </si>
   <si>
     <t>Laying distribution pipe line, Providing FHTC, soil test &amp; construction of RCC OHR of capacity 600 cum and staging height 20.00 mtr. with allied work for Augmentation of Gopiballavpur PWSS within Gopiballavpur-I Block under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000028/2022-2023</t>
   </si>
   <si>
     <t>26/08/2022</t>
   </si>
   <si>
-    <t>GOBINDA MAITY</t>
-[...71 lines deleted...]
-    <t>15/03/2022</t>
+    <t>Restoration work for laying pipeline along the roads provided by PHE Jhargram under Jhargram Highway Division in the district of Jhargram</t>
+  </si>
+  <si>
+    <t>BILL/00054/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-91</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, PWD (ROADS) JHARGRAM</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of Diesel driven Commercial Covered four wheeler vehicle on daily basis along with LMV licensed driver for official purpose of Executive Engineer, Jhargram Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-In-Charge</t>
+  </si>
+  <si>
+    <t>JE (M),Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000793/2022-2023</t>
+  </si>
+  <si>
+    <t>641/JMD</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>SUJOY RANJAN BHOWMICK</t>
+  </si>
+  <si>
+    <t>Laying Additional Distribution Pipe line for Augmentation of Gopiballavpur PWSS to accommodate FHTC in Gopiballavpur -I Block within Jhargram District under Jhargram Division, PHE Dte. (Total Length 9615.00 Mtr. )</t>
+  </si>
+  <si>
+    <t>ORD/000121/2023-2024</t>
+  </si>
+  <si>
+    <t>1332/JHD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
   </si>
   <si>
     <t>Restoration work due to laying pipeline along the road providing by PHE Jhargram Division under Jhargram Highway Division in the district of Jhargram.</t>
   </si>
   <si>
     <t>BILL/00498/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-346</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER, PWD (ROADS) JHARGRAM</t>
-[...70 lines deleted...]
-  <si>
     <t>Providing solarization of WBSEDCL energised pumping installation at Gopiballavpur w/s schemes under JJM programme under Jhargram Mechanical Division, PHE Dte. in the district of Jhargram.</t>
   </si>
   <si>
     <t>Driller-In-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001369/2023-2024</t>
   </si>
   <si>
     <t>2986/JMD</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>SAMARPITA ENGINEERING</t>
   </si>
   <si>
-    <t>Supply, delivery, installation, commissioning &amp; trial run of submersible pumping machinery and other electro mechanical accessories at newly sunk tube well no. I as part of augmentation of Gopiballavpur w/s scheme of Jhargram District under Jhargram Mechanical Division, P.H.E Dte.</t>
-[...61 lines deleted...]
-  <si>
     <t>Supply, delivery &amp; installation of various electro-mechanical accessories for repairing &amp; rejuvenation of pump house no.-I of Gopiballavpur w/s scheme in the dist. of Jhargram under Jhargram Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001376/2023-2024</t>
   </si>
   <si>
     <t>3058/JMD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>S.S. GHORAI</t>
   </si>
   <si>
     <t>Supply, delivery &amp; installation of various electro-mechanical accessories for repairing &amp; rejuvenation of pump house no.-II of Gopiballavpur w/s scheme in the dist. of Jhargram District under Jhargram Mechanical Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001370/2023-2024</t>
   </si>
   <si>
     <t>2987/JMD</t>
   </si>
   <si>
     <t>SOUMEN ELECTRIC</t>
-  </si>
-[...10 lines deleted...]
-    <t>28/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -972,1289 +972,1289 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>61.6</v>
+        <v>4.44</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="L4" s="4"/>
-[...8 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>26.65</v>
+        <v>4.52</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>1.63</v>
+        <v>732.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>660.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.21</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I6" s="13"/>
-[...13 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>57</v>
+        <v>4.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>172.34</v>
+        <v>11.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>0.93</v>
+        <v>11.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.75</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>157.59</v>
+        <v>0.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.31</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>33.16</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>29</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>30.36</v>
+        <v>157.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>52.47</v>
+        <v>30.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>30</v>
+        <v>61.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>4.79</v>
+        <v>1.63</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="P14" s="4">
-        <v>1.74</v>
+        <v>57</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="P15" s="4">
-        <v>41.57</v>
+        <v>172.34</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I16" s="13" t="s">
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="J16" s="13" t="s">
+      <c r="L16" s="4"/>
+      <c r="M16" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="K16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N16" s="4" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="P16" s="4">
-        <v>6.26</v>
+        <v>26.65</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="P17" s="4">
-        <v>11.03</v>
+        <v>30</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>96</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="P18" s="4">
-        <v>11.04</v>
+        <v>1.74</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N19" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>41</v>
       </c>
       <c r="P19" s="4">
-        <v>4.52</v>
+        <v>41.57</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>37.79</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>90.92</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="P20" s="4">
-        <v>4.44</v>
+        <v>52.47</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="O21" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>8.81</v>
+        <v>6.26</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P22" s="4">
         <v>8.81</v>
       </c>
       <c r="Q22" s="4">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="R22" s="4">
-        <v>0</v>
+        <v>95.46</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>41</v>
+        <v>126</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>47</v>
+        <v>113</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="N23" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>732.35</v>
+        <v>8.81</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>8.51</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>96.7</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="7" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="11"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="14"/>
       <c r="I24" s="14"/>
       <c r="J24" s="14"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
       <c r="O24" s="8">
         <v>1425.93</v>
       </c>
       <c r="P24" s="8">
-        <v>0</v>
+        <v>743.22</v>
       </c>
       <c r="Q24" s="8">
-        <v>0</v>
+        <v>52.12</v>
       </c>
       <c r="R24" s="8"/>
       <c r="S24" s="8"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>