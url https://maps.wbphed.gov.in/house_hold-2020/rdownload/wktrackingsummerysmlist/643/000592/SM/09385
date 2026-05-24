--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -711,54 +711,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>6.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.84</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -802,54 +802,54 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>6.56</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>93.09</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>