--- v1 (2026-05-24)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -120,50 +120,77 @@
     <t>288/MD</t>
   </si>
   <si>
     <t>15/02/2022</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>NRIPENDRA NATH SINGHA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2021-2022</t>
   </si>
   <si>
     <t>2166/MD</t>
   </si>
   <si>
     <t>17/12/2021</t>
   </si>
   <si>
     <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Jhargram Division</t>
+  </si>
+  <si>
+    <t>Continuation for Hiring of 1 (one) no Motor Cab (standard) commercial with Catalytic Converter Attachment with Bharat Stage as per prevalent applicable standard compliant new not older than 30 (Thirty) months from the date of 1st registration on daily hire rate basis 01 (one) months only having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use of the Assistant Engineer, Jhargram RWS Sub-Division, PHE Dte. for monitoring of JJM Works for 01 Months (from 01.02.2026 to 28.02.2026).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Jhargram RWS Sub Division,Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000300/2025-2026</t>
+  </si>
+  <si>
+    <t>35/JRWS</t>
+  </si>
+  <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
+    <t>MANNA COMPUTER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -552,51 +579,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -782,87 +809,148 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>0.32</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.13</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>6.69</v>
+      </c>
+      <c r="P6" s="8">
+        <v>6.11</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>91.24</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>