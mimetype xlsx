--- v0 (2026-03-03)
+++ v1 (2026-04-03)
@@ -317,87 +317,87 @@
   <si>
     <t>ORD/000585/2023-2024</t>
   </si>
   <si>
     <t>2986/JMD</t>
   </si>
   <si>
     <t>16/10/2023</t>
   </si>
   <si>
     <t>13/02/2024</t>
   </si>
   <si>
     <t>Supply delivery &amp; Installation of on-line booster pumping machinery at Odalchua PWSS of Binpur-II block of Jhargram Dist. under Jhargram Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001367/2023-2024</t>
   </si>
   <si>
     <t>2984/JMD</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
+    <t>LAFT OUT HOUSEHOLD FOR ACCOMODATE FUNCTIONAL HOUSE TAP CONNECTION (F.H.T.C.), LAYING PIPE LINE CONNECTION AT DHOBAKACHA &amp; CHIRAKUTI MOUZA UNDER AUGMENTATION OF ODALCHUA PWSS WITH IN BINPUR-II BLOCK UNDER JHARGRAM DIVISION, P.H.E. DTE.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000102/2025-2026</t>
+  </si>
+  <si>
+    <t>435/JSD</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>MAHAVIR SAMPARK PVT. LTD.</t>
+  </si>
+  <si>
     <t>REPAIRING OF EXISTING F.H.T.C AT MOUZA ODALCHUA UNDER ODALCHUA W/S SCHEME WITH IN BINPUR-II BLOCK UNDER JHARGRAM DIVISION, P.H.E. DTE</t>
   </si>
   <si>
     <t>ORD/000194/2024-2025</t>
   </si>
   <si>
     <t>1082/JSD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>DEBABRATA DUTTA</t>
-  </si>
-[...19 lines deleted...]
-    <t>MAHAVIR SAMPARK PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1804,142 +1804,142 @@
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="P18" s="4">
-        <v>0.97</v>
+        <v>0.48</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P19" s="4">
-        <v>0.48</v>
+        <v>0.97</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>132.87</v>