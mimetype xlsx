--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -269,93 +269,81 @@
   <si>
     <t>New Service connection</t>
   </si>
   <si>
     <t>BILL/00669/2023-2024</t>
   </si>
   <si>
     <t>17/JMD</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>BILL/00614/2023-2024</t>
   </si>
   <si>
     <t>5/JMD</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>ORD/000049/2021-2022</t>
   </si>
   <si>
-    <t>Providing solarization of WBSEDCL energised pumping installation at tube well no.-I &amp; II of Odalchua w/s schemes under JJM programme under Jhargram Mechanical Division, PHE Dte. in the district of Jhargram.</t>
+    <t>Supply, delivery, installation, commissioning &amp; trial run of submersible pumping machinery and other Electro Mechanical accessories for Tube well no. II of Odalchua piped water supply scheme of Jhargram District under Jhargram Mechanical Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000585/2023-2024</t>
+  </si>
+  <si>
+    <t>2986/JMD</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>13/02/2024</t>
+  </si>
+  <si>
+    <t>Supply delivery &amp; Installation of on-line booster pumping machinery at Odalchua PWSS of Binpur-II block of Jhargram Dist. under Jhargram Mechanical Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Driller-In-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/001368/2023-2024</t>
-[...2 lines deleted...]
-    <t>2985/JMD</t>
+    <t>ORD/001367/2023-2024</t>
+  </si>
+  <si>
+    <t>2984/JMD</t>
   </si>
   <si>
     <t>13/03/2024</t>
-  </si>
-[...25 lines deleted...]
-    <t>2984/JMD</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>LAFT OUT HOUSEHOLD FOR ACCOMODATE FUNCTIONAL HOUSE TAP CONNECTION (F.H.T.C.), LAYING PIPE LINE CONNECTION AT DHOBAKACHA &amp; CHIRAKUTI MOUZA UNDER AUGMENTATION OF ODALCHUA PWSS WITH IN BINPUR-II BLOCK UNDER JHARGRAM DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>435/JSD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>MAHAVIR SAMPARK PVT. LTD.</t>
   </si>
@@ -786,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -949,54 +937,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1010,54 +998,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>5.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1295,54 +1283,54 @@
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="4">
         <v>4.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.81</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1352,54 +1340,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>47.08</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>28.39</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>60.3</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1584,406 +1572,345 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P14" s="4">
         <v>47.08</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>17.41</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>36.98</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P15" s="4">
-        <v>6.26</v>
+        <v>7.08</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>6.98</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>98.57</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16" s="13" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P16" s="4">
-        <v>7.08</v>
+        <v>3.12</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>96.02</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>41</v>
+        <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>3.12</v>
+        <v>0.48</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="P18" s="4">
-        <v>0.48</v>
+        <v>0.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="3">
-[...30 lines deleted...]
-      <c r="L19" s="4" t="s">
+      <c r="A19" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="M19" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>126.61</v>
+      </c>
+      <c r="P19" s="8">
+        <v>69.19</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>54.65</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
-    <row r="20" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>