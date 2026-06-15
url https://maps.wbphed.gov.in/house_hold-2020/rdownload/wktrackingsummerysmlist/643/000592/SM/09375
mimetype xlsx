--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -342,50 +342,62 @@
     <t>08/05/2025</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>MAHAVIR SAMPARK PVT. LTD.</t>
   </si>
   <si>
     <t>REPAIRING OF EXISTING F.H.T.C AT MOUZA ODALCHUA UNDER ODALCHUA W/S SCHEME WITH IN BINPUR-II BLOCK UNDER JHARGRAM DIVISION, P.H.E. DTE</t>
   </si>
   <si>
     <t>ORD/000194/2024-2025</t>
   </si>
   <si>
     <t>1082/JSD</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>DEBABRATA DUTTA</t>
+  </si>
+  <si>
+    <t>Providing solarization of WBSEDCL energised pumping installation at tube well no.-I &amp; II of Odalchua w/s schemes under JJM programme under Jhargram Mechanical Division, PHE Dte. in the district of Jhargram.</t>
+  </si>
+  <si>
+    <t>ORD/001368/2023-2024</t>
+  </si>
+  <si>
+    <t>2985/JMD</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1830,87 +1842,148 @@
       </c>
       <c r="N18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="4">
         <v>0.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
-      <c r="A19" s="7" t="s">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="B19" s="7"/>
-[...22 lines deleted...]
-      <c r="S19" s="8"/>
+      <c r="I19" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P19" s="4">
+        <v>6.26</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>132.87</v>
+      </c>
+      <c r="P20" s="8">
+        <v>69.19</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>52.07</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>