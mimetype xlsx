--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -284,90 +284,87 @@
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Supply delivery of Different dia CIDF S/V for the work of ¿ Augmentation of Ground Water Based Water Supply Scheme for Lalgarh to Accommodate FHTC in Block Binpur-I under Jhargram Sub Division within Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000038/2022-2023</t>
   </si>
   <si>
     <t>434/JSD</t>
   </si>
   <si>
     <t>10/08/2022</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
+    <t>MS STRUCTURAL GANG WAY CUM BRIDGE FOR CROSSING 200 MM HDPE PIPE OF DISTRIBUTION MAIN OF LAGARH P.W.S.S. OVER SAHAR KHAL (LOCAL NAME) IN BETWEEN LALGARH AND CHUNPARA UNDER BINPUR -I DEV. BLOCK WITHIN JHARGRAM SUB-DIVISION UNDER JHARGRAM DIVISION P.H.E.DTE.</t>
+  </si>
+  <si>
     <t>Junior Engineer Binpur-I block,Junior Engineer-III</t>
   </si>
   <si>
-    <t>22/04/2025</t>
+    <t>ORD/000399/2023-2024</t>
+  </si>
+  <si>
+    <t>973/JSD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>MAMPI ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Additional Distribution Pipe Line for Augmentation of Ground Water Based Lalgarh PWSS To Accommodate FHTC In Binpur-I Block within Jhargram district under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>ORD/000176/2023-2024</t>
   </si>
   <si>
     <t>1416/JHD</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>06/10/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/12/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1533,250 +1530,189 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>52</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>54</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>329.37</v>
+        <v>4.28</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>10.1</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...36 lines deleted...]
-      <c r="N16" s="4" t="s">
+      <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>551.12</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>