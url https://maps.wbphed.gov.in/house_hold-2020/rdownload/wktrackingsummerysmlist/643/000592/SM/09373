--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -284,87 +284,69 @@
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Supply delivery of Different dia CIDF S/V for the work of ¿ Augmentation of Ground Water Based Water Supply Scheme for Lalgarh to Accommodate FHTC in Block Binpur-I under Jhargram Sub Division within Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000038/2022-2023</t>
   </si>
   <si>
     <t>434/JSD</t>
   </si>
   <si>
     <t>10/08/2022</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
-    <t>MS STRUCTURAL GANG WAY CUM BRIDGE FOR CROSSING 200 MM HDPE PIPE OF DISTRIBUTION MAIN OF LAGARH P.W.S.S. OVER SAHAR KHAL (LOCAL NAME) IN BETWEEN LALGARH AND CHUNPARA UNDER BINPUR -I DEV. BLOCK WITHIN JHARGRAM SUB-DIVISION UNDER JHARGRAM DIVISION P.H.E.DTE.</t>
-[...14 lines deleted...]
-    <t>01/12/2023</t>
+    <t>Laying of Additional Distribution Pipe Line for Augmentation of Ground Water Based Lalgarh PWSS To Accommodate FHTC In Binpur-I Block within Jhargram district under Jhargram Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>1416/JHD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
   </si>
   <si>
     <t>MAMPI ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>06/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -912,54 +894,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1028,54 +1010,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>0.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>6.67</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1089,54 +1071,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>9.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1378,54 +1360,54 @@
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>21.22</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>20.63</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.23</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1554,165 +1536,104 @@
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>4.28</v>
+        <v>10.1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>546.85</v>
+      </c>
+      <c r="P15" s="8">
+        <v>34.75</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>6.36</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>