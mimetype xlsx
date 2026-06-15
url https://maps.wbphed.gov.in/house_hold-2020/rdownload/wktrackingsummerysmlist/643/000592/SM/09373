--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,71 @@
     <t>10/08/2022</t>
   </si>
   <si>
     <t>17/08/2022</t>
   </si>
   <si>
     <t>Laying of Additional Distribution Pipe Line for Augmentation of Ground Water Based Lalgarh PWSS To Accommodate FHTC In Binpur-I Block within Jhargram district under Jhargram Division P.H.E Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer, Jhargram Sub-Division</t>
   </si>
   <si>
     <t>ORD/000176/2023-2024</t>
   </si>
   <si>
     <t>1416/JHD</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>MAMPI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Junior Engineer Binpur-I block,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>MS STRUCTURAL GANG WAY CUM BRIDGE FOR CROSSING 200 MM HDPE PIPE OF DISTRIBUTION MAIN OF LAGARH P.W.S.S. OVER SAHAR KHAL (LOCAL NAME) IN BETWEEN LALGARH AND CHUNPARA UNDER BINPUR -I DEV. BLOCK WITHIN JHARGRAM SUB-DIVISION UNDER JHARGRAM DIVISION P.H.E.DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2023-2024</t>
+  </si>
+  <si>
+    <t>973/JSD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1553,87 +1574,209 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P14" s="4">
         <v>10.1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J15" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="K15" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P15" s="4">
+        <v>329.37</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>230.39</v>
+      </c>
+      <c r="R15" s="4">
+        <v>69.95</v>
+      </c>
+      <c r="S15" s="4">
+        <v>90</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.28</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>880.49</v>
+      </c>
+      <c r="P17" s="8">
+        <v>265.14</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>30.11</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>