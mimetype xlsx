--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,264 +110,264 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy Work) in connection with the Functional House Hold Tap Connection (FHTC) of Lalgarh PWSS in Binpur-I Block for Augmentation / Rejuvenation / Retrofitting etc. under Jhargram Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000237/2021-2022</t>
   </si>
   <si>
     <t>143/JSD</t>
   </si>
   <si>
     <t>12/08/2021</t>
   </si>
   <si>
     <t>26/08/2021</t>
   </si>
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Jhargram Division</t>
   </si>
   <si>
+    <t>Supply delivery of Different dia CIDF S/V for the work of ¿ Augmentation of Ground Water Based Water Supply Scheme for Lalgarh to Accommodate FHTC in Block Binpur-I under Jhargram Sub Division within Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000038/2022-2023</t>
+  </si>
+  <si>
+    <t>434/JSD</t>
+  </si>
+  <si>
+    <t>10/08/2022</t>
+  </si>
+  <si>
+    <t>17/08/2022</t>
+  </si>
+  <si>
+    <t>DULAL CHANDRA DAS</t>
+  </si>
+  <si>
+    <t>Laying of Clear Water Rising Main / Distribution pipe line and FHTC work including Construction and Commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 300 cum and staging height 20 mtr. with including supply of all labour &amp; materials for Augmentation of Ground based Lalgarh PWSS in Binpur- I Block within Jhargram District under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer Binpur-I block,Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000055/2022-2023</t>
+  </si>
+  <si>
+    <t>875/MD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>Functional Household Tap Connection data uploading charges of different pwss under Jhargram District in JJM_IMIS portal under Jal Jeevan Mission for January-2023 and February-2023 under Jhargram Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000253/2022-2023</t>
+  </si>
+  <si>
+    <t>29A/JRWS</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>26/02/2023</t>
+  </si>
+  <si>
+    <t>PROVAT KUMAR DE</t>
+  </si>
+  <si>
+    <t>06/11/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000042/2021-2022</t>
+  </si>
+  <si>
+    <t>498/MD</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Transfer to EE/JSD, PHE Dte. ( Aug. of Lalgarh PWSS)</t>
+  </si>
+  <si>
+    <t>BILL/00611/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-464</t>
+  </si>
+  <si>
+    <t>20/12/2022</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, JHARGRAM CIVIL DIVISION, PHE DTE.</t>
+  </si>
+  <si>
     <t>Restoration work due to laying of PHE pipe line along Lalgarh Ramgarh Road (MDR ) and KPDL road (MDR) due to augmentation of Lalgarh pipe water supply scheme under Jhargram Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/000062/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-38</t>
   </si>
   <si>
     <t>20/10/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, PWD (ROADS) JHARGRAM</t>
   </si>
   <si>
-    <t>Functional Household Tap Connection data uploading charges of different pwss under Jhargram District in JJM_IMIS portal under Jal Jeevan Mission for January-2023 and February-2023 under Jhargram Division, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>Supply, delivery, installation &amp; commissioning of electro-mechanical components at T/W no. III of Lalgarh water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
   </si>
   <si>
     <t>JE (M)</t>
   </si>
   <si>
     <t>ORD/000155/2023-2024</t>
   </si>
   <si>
     <t>1942/JMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>12/08/2023</t>
   </si>
   <si>
     <t>M/S. CHANDRANATH MUKHERJEE</t>
   </si>
   <si>
-    <t>Laying of Clear Water Rising Main / Distribution pipe line and FHTC work including Construction and Commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 300 cum and staging height 20 mtr. with including supply of all labour &amp; materials for Augmentation of Ground based Lalgarh PWSS in Binpur- I Block within Jhargram District under Jhargram Division, PHE Dte.</t>
-[...29 lines deleted...]
-    <t>Resource Division</t>
+    <t>Laying of Additional Distribution Pipe Line for Augmentation of Ground Water Based Lalgarh PWSS To Accommodate FHTC In Binpur-I Block within Jhargram district under Jhargram Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, Gopiballavpur Sub Division,Junior Engineer, Jhargram Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>1416/JHD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>MAMPI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery, installation &amp; commissioning of electro-mechanical components at T/W no. I, II and renovation of existing compound lighting arrangement with other allied works at Lalgarh water supply scheme in the district of Jhargram under Jhargram Mechanical Division, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JE (M),Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000154/2023-2024</t>
+  </si>
+  <si>
+    <t>1941/JMD</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>M/S. EMMESS</t>
+  </si>
+  <si>
+    <t>MS STRUCTURAL GANG WAY CUM BRIDGE FOR CROSSING 200 MM HDPE PIPE OF DISTRIBUTION MAIN OF LAGARH P.W.S.S. OVER SAHAR KHAL (LOCAL NAME) IN BETWEEN LALGARH AND CHUNPARA UNDER BINPUR -I DEV. BLOCK WITHIN JHARGRAM SUB-DIVISION UNDER JHARGRAM DIVISION P.H.E.DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000399/2023-2024</t>
+  </si>
+  <si>
+    <t>973/JSD</t>
+  </si>
+  <si>
+    <t>10/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
   </si>
   <si>
     <t>Lalgarh-Ramgarh road from 0.00 kmp to 1.50 kmp and KPDL Road from 34.00 kmp to 35.00 kmp with link road 1.05 km,restoration work for laying of pipeline due to augmentation of Lalgarh pipe water supply scheme by PHE Dte. under Jhargram Highway Division in the District of Jhargram.</t>
   </si>
   <si>
     <t>BILL/00032/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-36</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
-    <t>Transfer to EE/JSD, PHE Dte. ( Aug. of Lalgarh PWSS)</t>
-[...31 lines deleted...]
-  <si>
     <t>Meter shifting bill for Lalgarh pwss, P/H/ no.-II</t>
   </si>
   <si>
     <t>BILL/01143/2023-2024</t>
   </si>
   <si>
     <t>25/JMD</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...61 lines deleted...]
-    <t>01/12/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -951,788 +951,788 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>18.7</v>
+        <v>4.42</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.93</v>
+        <v>329.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.06</v>
+        <v>230.39</v>
       </c>
       <c r="R5" s="4">
-        <v>6.67</v>
+        <v>69.95</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>9.27</v>
+        <v>0.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.23</v>
+        <v>0.06</v>
       </c>
       <c r="R6" s="4">
-        <v>99.57</v>
+        <v>6.67</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
         <v>329.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>18.23</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>31.65</v>
+        <v>98</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>98</v>
+        <v>18.7</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21.22</v>
+        <v>9.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>20.63</v>
+        <v>9.23</v>
       </c>
       <c r="R11" s="4">
-        <v>97.23</v>
+        <v>99.57</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>0.11</v>
+        <v>10.1</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>84</v>
+        <v>47</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.42</v>
+        <v>21.22</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>20.63</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.23</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
-        <v>10.1</v>
+        <v>4.28</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="J15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="K15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M15" s="4" t="s">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="P15" s="4">
-        <v>329.37</v>
+        <v>31.65</v>
       </c>
       <c r="Q15" s="4">
-        <v>230.39</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>69.95</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>31</v>
+        <v>69</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>4.28</v>
+        <v>0.11</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>880.49</v>