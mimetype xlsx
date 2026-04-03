--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -1872,54 +1872,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>5.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.27</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>73.26</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -2043,54 +2043,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>5.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.84</v>
+        <v>4.92</v>
       </c>
       <c r="R8" s="4">
-        <v>183.18</v>
+        <v>91.59</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -2100,54 +2100,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>6.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>12.32</v>
+        <v>6.16</v>
       </c>
       <c r="R9" s="4">
-        <v>199.93</v>
+        <v>99.97</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -2157,54 +2157,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P10" s="4">
         <v>5.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.04</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>67.41</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -2214,54 +2214,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>7.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.11</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>28.41</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -2271,54 +2271,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P12" s="4">
         <v>4.96</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.92</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.13</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -2328,54 +2328,54 @@
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P13" s="4">
         <v>7.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.37</v>
+        <v>5.19</v>
       </c>
       <c r="R13" s="4">
-        <v>132.44</v>
+        <v>66.22</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2385,54 +2385,54 @@
       </c>
       <c r="H14" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>7.76</v>
       </c>
       <c r="Q14" s="4">
-        <v>15.29</v>
+        <v>7.64</v>
       </c>
       <c r="R14" s="4">
-        <v>197.01</v>
+        <v>98.51</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -2442,54 +2442,54 @@
       </c>
       <c r="H15" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P15" s="4">
         <v>8.01</v>
       </c>
       <c r="Q15" s="4">
-        <v>7.69</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>96.06</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -2499,54 +2499,54 @@
       </c>
       <c r="H16" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P16" s="4">
         <v>4.55</v>
       </c>
       <c r="Q16" s="4">
-        <v>4.37</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>96.18</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>1</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -2556,54 +2556,54 @@
       </c>
       <c r="H17" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P17" s="4">
         <v>2.74</v>
       </c>
       <c r="Q17" s="4">
-        <v>2.57</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>93.78</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2613,54 +2613,54 @@
       </c>
       <c r="H18" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P18" s="4">
         <v>5.24</v>
       </c>
       <c r="Q18" s="4">
-        <v>4.3</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>82.01</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>1</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -2670,54 +2670,54 @@
       </c>
       <c r="H19" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P19" s="4">
         <v>5.99</v>
       </c>
       <c r="Q19" s="4">
-        <v>11.97</v>
+        <v>5.99</v>
       </c>
       <c r="R19" s="4">
-        <v>200</v>
+        <v>100</v>
       </c>
       <c r="S19" s="4">
         <v>1</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2727,54 +2727,54 @@
       </c>
       <c r="H20" s="13" t="s">
         <v>103</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P20" s="4">
         <v>6.07</v>
       </c>
       <c r="Q20" s="4">
-        <v>3.86</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>63.56</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>1</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2784,54 +2784,54 @@
       </c>
       <c r="H21" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P21" s="4">
         <v>8.95</v>
       </c>
       <c r="Q21" s="4">
-        <v>8.95</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>1</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2841,54 +2841,54 @@
       </c>
       <c r="H22" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P22" s="4">
         <v>4.96</v>
       </c>
       <c r="Q22" s="4">
-        <v>4.48</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>90.27</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>1</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
@@ -2898,54 +2898,54 @@
       </c>
       <c r="H23" s="13" t="s">
         <v>113</v>
       </c>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P23" s="4">
         <v>9.07</v>
       </c>
       <c r="Q23" s="4">
-        <v>8.49</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>93.56</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>1</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
@@ -2955,54 +2955,54 @@
       </c>
       <c r="H24" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P24" s="4">
         <v>6.19</v>
       </c>
       <c r="Q24" s="4">
-        <v>4.11</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>66.31</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>1</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -3012,54 +3012,54 @@
       </c>
       <c r="H25" s="13" t="s">
         <v>119</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P25" s="4">
         <v>7.42</v>
       </c>
       <c r="Q25" s="4">
-        <v>7.39</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>99.6</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>1</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
@@ -3069,54 +3069,54 @@
       </c>
       <c r="H26" s="13" t="s">
         <v>125</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
         <v>126</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>127</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N26" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O26" s="4" t="s">
         <v>128</v>
       </c>
       <c r="P26" s="4">
         <v>4.95</v>
       </c>
       <c r="Q26" s="4">
-        <v>9.16</v>
+        <v>4.58</v>
       </c>
       <c r="R26" s="4">
-        <v>185.26</v>
+        <v>92.63</v>
       </c>
       <c r="S26" s="4">
         <v>1</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
@@ -3126,54 +3126,54 @@
       </c>
       <c r="H27" s="13" t="s">
         <v>129</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
         <v>130</v>
       </c>
       <c r="L27" s="4" t="s">
         <v>131</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P27" s="4">
         <v>6.4</v>
       </c>
       <c r="Q27" s="4">
-        <v>6.39</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>99.82</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>1</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
@@ -3183,54 +3183,54 @@
       </c>
       <c r="H28" s="13" t="s">
         <v>132</v>
       </c>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P28" s="4">
         <v>6.19</v>
       </c>
       <c r="Q28" s="4">
-        <v>6.19</v>
+        <v>0</v>
       </c>
       <c r="R28" s="4">
-        <v>99.98</v>
+        <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>1</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
@@ -3240,54 +3240,54 @@
       </c>
       <c r="H29" s="13" t="s">
         <v>136</v>
       </c>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L29" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M29" s="4" t="s">
         <v>139</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P29" s="4">
         <v>6.24</v>
       </c>
       <c r="Q29" s="4">
-        <v>4.62</v>
+        <v>0</v>
       </c>
       <c r="R29" s="4">
-        <v>74.08</v>
+        <v>0</v>
       </c>
       <c r="S29" s="4">
         <v>1</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="3">
         <v>28</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>23</v>
@@ -3297,54 +3297,54 @@
       </c>
       <c r="H30" s="13" t="s">
         <v>142</v>
       </c>
       <c r="I30" s="13"/>
       <c r="J30" s="13"/>
       <c r="K30" s="4" t="s">
         <v>143</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>144</v>
       </c>
       <c r="M30" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>145</v>
       </c>
       <c r="P30" s="4">
         <v>5.99</v>
       </c>
       <c r="Q30" s="4">
-        <v>5.99</v>
+        <v>0</v>
       </c>
       <c r="R30" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S30" s="4">
         <v>1</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" s="3">
         <v>29</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>23</v>
@@ -3354,54 +3354,54 @@
       </c>
       <c r="H31" s="13" t="s">
         <v>146</v>
       </c>
       <c r="I31" s="13"/>
       <c r="J31" s="13"/>
       <c r="K31" s="4" t="s">
         <v>147</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>148</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N31" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O31" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P31" s="4">
         <v>3.93</v>
       </c>
       <c r="Q31" s="4">
-        <v>3.21</v>
+        <v>0</v>
       </c>
       <c r="R31" s="4">
-        <v>81.66</v>
+        <v>0</v>
       </c>
       <c r="S31" s="4">
         <v>1</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1"/>
       <c r="W31" s="1"/>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" s="3">
         <v>30</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>23</v>
@@ -3411,54 +3411,54 @@
       </c>
       <c r="H32" s="13" t="s">
         <v>149</v>
       </c>
       <c r="I32" s="13"/>
       <c r="J32" s="13"/>
       <c r="K32" s="4" t="s">
         <v>150</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>151</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>152</v>
       </c>
       <c r="N32" s="4" t="s">
         <v>153</v>
       </c>
       <c r="O32" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P32" s="4">
         <v>3.07</v>
       </c>
       <c r="Q32" s="4">
-        <v>2.84</v>
+        <v>0</v>
       </c>
       <c r="R32" s="4">
-        <v>92.34</v>
+        <v>0</v>
       </c>
       <c r="S32" s="4">
         <v>1</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1"/>
       <c r="W32" s="1"/>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" s="3">
         <v>31</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>23</v>
@@ -3470,54 +3470,54 @@
         <v>155</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13" t="s">
         <v>156</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>157</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>158</v>
       </c>
       <c r="M33" s="4" t="s">
         <v>159</v>
       </c>
       <c r="N33" s="4" t="s">
         <v>160</v>
       </c>
       <c r="O33" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P33" s="4">
         <v>6.56</v>
       </c>
       <c r="Q33" s="4">
-        <v>5.69</v>
+        <v>0</v>
       </c>
       <c r="R33" s="4">
-        <v>86.63</v>
+        <v>0</v>
       </c>
       <c r="S33" s="4">
         <v>1</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1"/>
       <c r="W33" s="1"/>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" s="3">
         <v>32</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>23</v>
@@ -3981,54 +3981,54 @@
         <v>194</v>
       </c>
       <c r="I42" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J42" s="13"/>
       <c r="K42" s="4" t="s">
         <v>196</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>197</v>
       </c>
       <c r="M42" s="4" t="s">
         <v>198</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>199</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P42" s="4">
         <v>0.86</v>
       </c>
       <c r="Q42" s="4">
-        <v>2.14</v>
+        <v>0</v>
       </c>
       <c r="R42" s="4">
-        <v>248.35</v>
+        <v>0</v>
       </c>
       <c r="S42" s="4">
         <v>90</v>
       </c>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" s="3">
         <v>41</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>23</v>
@@ -4101,54 +4101,54 @@
         <v>204</v>
       </c>
       <c r="I44" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J44" s="13"/>
       <c r="K44" s="4" t="s">
         <v>205</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>206</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>207</v>
       </c>
       <c r="N44" s="4" t="s">
         <v>208</v>
       </c>
       <c r="O44" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P44" s="4">
         <v>1.52</v>
       </c>
       <c r="Q44" s="4">
-        <v>1.99</v>
+        <v>0</v>
       </c>
       <c r="R44" s="4">
-        <v>130.84</v>
+        <v>0</v>
       </c>
       <c r="S44" s="4">
         <v>100</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" s="3">
         <v>43</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="3"/>
       <c r="D45" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>23</v>
@@ -4160,54 +4160,54 @@
         <v>209</v>
       </c>
       <c r="I45" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J45" s="13"/>
       <c r="K45" s="4" t="s">
         <v>210</v>
       </c>
       <c r="L45" s="4" t="s">
         <v>211</v>
       </c>
       <c r="M45" s="4" t="s">
         <v>212</v>
       </c>
       <c r="N45" s="4" t="s">
         <v>213</v>
       </c>
       <c r="O45" s="4" t="s">
         <v>214</v>
       </c>
       <c r="P45" s="4">
         <v>0.96</v>
       </c>
       <c r="Q45" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R45" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S45" s="4">
         <v>80</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" s="3">
         <v>44</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C46" s="3"/>
       <c r="D46" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F46" s="3" t="s">
         <v>23</v>
@@ -4217,54 +4217,54 @@
       </c>
       <c r="H46" s="13" t="s">
         <v>215</v>
       </c>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="4" t="s">
         <v>216</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>217</v>
       </c>
       <c r="M46" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>218</v>
       </c>
       <c r="P46" s="4">
         <v>4.29</v>
       </c>
       <c r="Q46" s="4">
-        <v>8.45</v>
+        <v>4.22</v>
       </c>
       <c r="R46" s="4">
-        <v>196.69</v>
+        <v>98.34</v>
       </c>
       <c r="S46" s="4">
         <v>0</v>
       </c>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" s="3">
         <v>45</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>23</v>
@@ -4276,54 +4276,54 @@
         <v>219</v>
       </c>
       <c r="I47" s="13"/>
       <c r="J47" s="13" t="s">
         <v>156</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>220</v>
       </c>
       <c r="L47" s="4" t="s">
         <v>221</v>
       </c>
       <c r="M47" s="4" t="s">
         <v>222</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>223</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>224</v>
       </c>
       <c r="P47" s="4">
         <v>1.75</v>
       </c>
       <c r="Q47" s="4">
-        <v>1.41</v>
+        <v>0</v>
       </c>
       <c r="R47" s="4">
-        <v>80.72</v>
+        <v>0</v>
       </c>
       <c r="S47" s="4">
         <v>1</v>
       </c>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" s="3">
         <v>46</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="3" t="s">
         <v>23</v>
@@ -4337,54 +4337,54 @@
       <c r="I48" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J48" s="13" t="s">
         <v>156</v>
       </c>
       <c r="K48" s="4" t="s">
         <v>226</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M48" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P48" s="4">
         <v>5.99</v>
       </c>
       <c r="Q48" s="4">
-        <v>4.65</v>
+        <v>0</v>
       </c>
       <c r="R48" s="4">
-        <v>77.7</v>
+        <v>0</v>
       </c>
       <c r="S48" s="4">
         <v>1</v>
       </c>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" s="3">
         <v>47</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="3"/>
       <c r="D49" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>23</v>
@@ -4396,54 +4396,54 @@
         <v>227</v>
       </c>
       <c r="I49" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J49" s="13"/>
       <c r="K49" s="4" t="s">
         <v>228</v>
       </c>
       <c r="L49" s="4" t="s">
         <v>229</v>
       </c>
       <c r="M49" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P49" s="4">
         <v>8.25</v>
       </c>
       <c r="Q49" s="4">
-        <v>2.44</v>
+        <v>0</v>
       </c>
       <c r="R49" s="4">
-        <v>29.57</v>
+        <v>0</v>
       </c>
       <c r="S49" s="4">
         <v>100</v>
       </c>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" s="3">
         <v>48</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="3"/>
       <c r="D50" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>23</v>
@@ -4457,54 +4457,54 @@
       <c r="I50" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J50" s="13" t="s">
         <v>230</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>231</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P50" s="4">
         <v>5.82</v>
       </c>
       <c r="Q50" s="4">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="R50" s="4">
-        <v>15.26</v>
+        <v>0</v>
       </c>
       <c r="S50" s="4">
         <v>100</v>
       </c>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" s="3">
         <v>49</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F51" s="3" t="s">
         <v>23</v>
@@ -4518,54 +4518,54 @@
       <c r="I51" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J51" s="13" t="s">
         <v>233</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>234</v>
       </c>
       <c r="L51" s="4" t="s">
         <v>235</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>236</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>237</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>238</v>
       </c>
       <c r="P51" s="4">
         <v>3.96</v>
       </c>
       <c r="Q51" s="4">
-        <v>3.76</v>
+        <v>0</v>
       </c>
       <c r="R51" s="4">
-        <v>94.97</v>
+        <v>0</v>
       </c>
       <c r="S51" s="4">
         <v>100</v>
       </c>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
       <c r="V51" s="1"/>
       <c r="W51" s="1"/>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" s="3">
         <v>50</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="3" t="s">
         <v>23</v>
@@ -4579,54 +4579,54 @@
       <c r="I52" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J52" s="13" t="s">
         <v>233</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>239</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>191</v>
       </c>
       <c r="M52" s="4" t="s">
         <v>192</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>240</v>
       </c>
       <c r="O52" s="4" t="s">
         <v>173</v>
       </c>
       <c r="P52" s="4">
         <v>5.71</v>
       </c>
       <c r="Q52" s="4">
-        <v>5.71</v>
+        <v>0</v>
       </c>
       <c r="R52" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S52" s="4">
         <v>90</v>
       </c>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" s="3">
         <v>51</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F53" s="3" t="s">
         <v>23</v>
@@ -4693,54 +4693,54 @@
       </c>
       <c r="H54" s="13" t="s">
         <v>246</v>
       </c>
       <c r="I54" s="13"/>
       <c r="J54" s="13"/>
       <c r="K54" s="4" t="s">
         <v>247</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>248</v>
       </c>
       <c r="M54" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O54" s="4" t="s">
         <v>173</v>
       </c>
       <c r="P54" s="4">
         <v>9.07</v>
       </c>
       <c r="Q54" s="4">
-        <v>5.16</v>
+        <v>0</v>
       </c>
       <c r="R54" s="4">
-        <v>56.88</v>
+        <v>0</v>
       </c>
       <c r="S54" s="4">
         <v>1</v>
       </c>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
       <c r="V54" s="1"/>
       <c r="W54" s="1"/>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" s="3">
         <v>53</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="3" t="s">
         <v>23</v>
@@ -4811,54 +4811,54 @@
       <c r="I56" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J56" s="13" t="s">
         <v>230</v>
       </c>
       <c r="K56" s="4" t="s">
         <v>255</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>256</v>
       </c>
       <c r="M56" s="4" t="s">
         <v>257</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>258</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P56" s="4">
         <v>1.7</v>
       </c>
       <c r="Q56" s="4">
-        <v>4.45</v>
+        <v>0</v>
       </c>
       <c r="R56" s="4">
-        <v>261.24</v>
+        <v>0</v>
       </c>
       <c r="S56" s="4">
         <v>100</v>
       </c>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
       <c r="V56" s="1"/>
       <c r="W56" s="1"/>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" s="3">
         <v>55</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C57" s="3"/>
       <c r="D57" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>23</v>
@@ -4870,54 +4870,54 @@
         <v>246</v>
       </c>
       <c r="I57" s="13"/>
       <c r="J57" s="13" t="s">
         <v>156</v>
       </c>
       <c r="K57" s="4" t="s">
         <v>259</v>
       </c>
       <c r="L57" s="4" t="s">
         <v>248</v>
       </c>
       <c r="M57" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>173</v>
       </c>
       <c r="P57" s="4">
         <v>9.07</v>
       </c>
       <c r="Q57" s="4">
-        <v>3.6</v>
+        <v>0</v>
       </c>
       <c r="R57" s="4">
-        <v>39.67</v>
+        <v>0</v>
       </c>
       <c r="S57" s="4">
         <v>100</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" s="3">
         <v>56</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="3" t="s">
         <v>23</v>
@@ -4929,54 +4929,54 @@
         <v>241</v>
       </c>
       <c r="I58" s="13"/>
       <c r="J58" s="13" t="s">
         <v>156</v>
       </c>
       <c r="K58" s="4" t="s">
         <v>260</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>243</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>244</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>245</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>173</v>
       </c>
       <c r="P58" s="4">
         <v>5.62</v>
       </c>
       <c r="Q58" s="4">
-        <v>5.56</v>
+        <v>0</v>
       </c>
       <c r="R58" s="4">
-        <v>98.92</v>
+        <v>0</v>
       </c>
       <c r="S58" s="4">
         <v>100</v>
       </c>
       <c r="T58" s="1"/>
       <c r="U58" s="1"/>
       <c r="V58" s="1"/>
       <c r="W58" s="1"/>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" s="3">
         <v>57</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C59" s="3"/>
       <c r="D59" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F59" s="3" t="s">
         <v>23</v>
@@ -4990,54 +4990,54 @@
       <c r="I59" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J59" s="13" t="s">
         <v>230</v>
       </c>
       <c r="K59" s="4" t="s">
         <v>262</v>
       </c>
       <c r="L59" s="4" t="s">
         <v>263</v>
       </c>
       <c r="M59" s="4" t="s">
         <v>264</v>
       </c>
       <c r="N59" s="4" t="s">
         <v>265</v>
       </c>
       <c r="O59" s="4" t="s">
         <v>266</v>
       </c>
       <c r="P59" s="4">
         <v>1.7</v>
       </c>
       <c r="Q59" s="4">
-        <v>4.51</v>
+        <v>0</v>
       </c>
       <c r="R59" s="4">
-        <v>264.68</v>
+        <v>0</v>
       </c>
       <c r="S59" s="4">
         <v>80</v>
       </c>
       <c r="T59" s="1"/>
       <c r="U59" s="1"/>
       <c r="V59" s="1"/>
       <c r="W59" s="1"/>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" s="3">
         <v>58</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C60" s="3"/>
       <c r="D60" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F60" s="3" t="s">
         <v>23</v>
@@ -5051,54 +5051,54 @@
       <c r="I60" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J60" s="13" t="s">
         <v>268</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>269</v>
       </c>
       <c r="L60" s="4" t="s">
         <v>270</v>
       </c>
       <c r="M60" s="4" t="s">
         <v>271</v>
       </c>
       <c r="N60" s="4" t="s">
         <v>272</v>
       </c>
       <c r="O60" s="4" t="s">
         <v>161</v>
       </c>
       <c r="P60" s="4">
         <v>1.88</v>
       </c>
       <c r="Q60" s="4">
-        <v>4.54</v>
+        <v>0</v>
       </c>
       <c r="R60" s="4">
-        <v>241.02</v>
+        <v>0</v>
       </c>
       <c r="S60" s="4">
         <v>100</v>
       </c>
       <c r="T60" s="1"/>
       <c r="U60" s="1"/>
       <c r="V60" s="1"/>
       <c r="W60" s="1"/>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" s="3">
         <v>59</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C61" s="3"/>
       <c r="D61" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>23</v>
@@ -5112,54 +5112,54 @@
       <c r="I61" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J61" s="13" t="s">
         <v>274</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>275</v>
       </c>
       <c r="L61" s="4" t="s">
         <v>276</v>
       </c>
       <c r="M61" s="4" t="s">
         <v>277</v>
       </c>
       <c r="N61" s="4" t="s">
         <v>278</v>
       </c>
       <c r="O61" s="4" t="s">
         <v>238</v>
       </c>
       <c r="P61" s="4">
         <v>4.77</v>
       </c>
       <c r="Q61" s="4">
-        <v>4.46</v>
+        <v>0</v>
       </c>
       <c r="R61" s="4">
-        <v>93.55</v>
+        <v>0</v>
       </c>
       <c r="S61" s="4">
         <v>80</v>
       </c>
       <c r="T61" s="1"/>
       <c r="U61" s="1"/>
       <c r="V61" s="1"/>
       <c r="W61" s="1"/>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" s="3">
         <v>60</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C62" s="3"/>
       <c r="D62" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="3" t="s">
         <v>23</v>
@@ -5173,54 +5173,54 @@
       <c r="I62" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>279</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>280</v>
       </c>
       <c r="L62" s="4" t="s">
         <v>186</v>
       </c>
       <c r="M62" s="4" t="s">
         <v>187</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>192</v>
       </c>
       <c r="O62" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P62" s="4">
         <v>5.24</v>
       </c>
       <c r="Q62" s="4">
-        <v>5.24</v>
+        <v>0</v>
       </c>
       <c r="R62" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S62" s="4">
         <v>100</v>
       </c>
       <c r="T62" s="1"/>
       <c r="U62" s="1"/>
       <c r="V62" s="1"/>
       <c r="W62" s="1"/>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" s="3">
         <v>61</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C63" s="3"/>
       <c r="D63" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="3" t="s">
         <v>23</v>
@@ -5293,54 +5293,54 @@
       <c r="I64" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J64" s="13" t="s">
         <v>230</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>287</v>
       </c>
       <c r="L64" s="4" t="s">
         <v>288</v>
       </c>
       <c r="M64" s="4" t="s">
         <v>258</v>
       </c>
       <c r="N64" s="4" t="s">
         <v>289</v>
       </c>
       <c r="O64" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P64" s="4">
         <v>0.15</v>
       </c>
       <c r="Q64" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="R64" s="4">
-        <v>267.16</v>
+        <v>0</v>
       </c>
       <c r="S64" s="4">
         <v>100</v>
       </c>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" s="3">
         <v>63</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C65" s="3"/>
       <c r="D65" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>23</v>
@@ -5350,54 +5350,54 @@
       </c>
       <c r="H65" s="13" t="s">
         <v>290</v>
       </c>
       <c r="I65" s="13"/>
       <c r="J65" s="13"/>
       <c r="K65" s="4" t="s">
         <v>291</v>
       </c>
       <c r="L65" s="4" t="s">
         <v>292</v>
       </c>
       <c r="M65" s="4" t="s">
         <v>293</v>
       </c>
       <c r="N65" s="4" t="s">
         <v>294</v>
       </c>
       <c r="O65" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P65" s="4">
         <v>3.44</v>
       </c>
       <c r="Q65" s="4">
-        <v>6.85</v>
+        <v>3.42</v>
       </c>
       <c r="R65" s="4">
-        <v>199.17</v>
+        <v>99.58</v>
       </c>
       <c r="S65" s="4">
         <v>0</v>
       </c>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" s="3">
         <v>64</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C66" s="3"/>
       <c r="D66" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="3" t="s">
         <v>23</v>
@@ -5407,54 +5407,54 @@
       </c>
       <c r="H66" s="13" t="s">
         <v>162</v>
       </c>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="4" t="s">
         <v>295</v>
       </c>
       <c r="L66" s="4" t="s">
         <v>296</v>
       </c>
       <c r="M66" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N66" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O66" s="4" t="s">
         <v>135</v>
       </c>
       <c r="P66" s="4">
         <v>4.55</v>
       </c>
       <c r="Q66" s="4">
-        <v>6.75</v>
+        <v>3.37</v>
       </c>
       <c r="R66" s="4">
-        <v>148.41</v>
+        <v>74.21</v>
       </c>
       <c r="S66" s="4">
         <v>0</v>
       </c>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" s="3">
         <v>65</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C67" s="3"/>
       <c r="D67" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>23</v>
@@ -5464,54 +5464,54 @@
       </c>
       <c r="H67" s="13" t="s">
         <v>297</v>
       </c>
       <c r="I67" s="13"/>
       <c r="J67" s="13"/>
       <c r="K67" s="4" t="s">
         <v>298</v>
       </c>
       <c r="L67" s="4" t="s">
         <v>299</v>
       </c>
       <c r="M67" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N67" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O67" s="4" t="s">
         <v>141</v>
       </c>
       <c r="P67" s="4">
         <v>2.66</v>
       </c>
       <c r="Q67" s="4">
-        <v>4.86</v>
+        <v>2.43</v>
       </c>
       <c r="R67" s="4">
-        <v>182.9</v>
+        <v>91.45</v>
       </c>
       <c r="S67" s="4">
         <v>0</v>
       </c>
       <c r="T67" s="1"/>
       <c r="U67" s="1"/>
       <c r="V67" s="1"/>
       <c r="W67" s="1"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" s="3">
         <v>66</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C68" s="3"/>
       <c r="D68" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F68" s="3" t="s">
         <v>23</v>
@@ -5521,54 +5521,54 @@
       </c>
       <c r="H68" s="13" t="s">
         <v>300</v>
       </c>
       <c r="I68" s="13"/>
       <c r="J68" s="13"/>
       <c r="K68" s="4" t="s">
         <v>301</v>
       </c>
       <c r="L68" s="4" t="s">
         <v>302</v>
       </c>
       <c r="M68" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N68" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O68" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P68" s="4">
         <v>4.38</v>
       </c>
       <c r="Q68" s="4">
-        <v>4.38</v>
+        <v>0</v>
       </c>
       <c r="R68" s="4">
-        <v>99.94</v>
+        <v>0</v>
       </c>
       <c r="S68" s="4">
         <v>0</v>
       </c>
       <c r="T68" s="1"/>
       <c r="U68" s="1"/>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" s="3">
         <v>67</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F69" s="3" t="s">
         <v>23</v>
@@ -5578,54 +5578,54 @@
       </c>
       <c r="H69" s="13" t="s">
         <v>303</v>
       </c>
       <c r="I69" s="13"/>
       <c r="J69" s="13"/>
       <c r="K69" s="4" t="s">
         <v>304</v>
       </c>
       <c r="L69" s="4" t="s">
         <v>305</v>
       </c>
       <c r="M69" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N69" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O69" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P69" s="4">
         <v>5.98</v>
       </c>
       <c r="Q69" s="4">
-        <v>10.89</v>
+        <v>5.45</v>
       </c>
       <c r="R69" s="4">
-        <v>182.07</v>
+        <v>91.03</v>
       </c>
       <c r="S69" s="4">
         <v>0</v>
       </c>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" s="3">
         <v>68</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C70" s="3"/>
       <c r="D70" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F70" s="3" t="s">
         <v>23</v>
@@ -5635,54 +5635,54 @@
       </c>
       <c r="H70" s="13" t="s">
         <v>306</v>
       </c>
       <c r="I70" s="13"/>
       <c r="J70" s="13"/>
       <c r="K70" s="4" t="s">
         <v>307</v>
       </c>
       <c r="L70" s="4" t="s">
         <v>308</v>
       </c>
       <c r="M70" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N70" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O70" s="4" t="s">
         <v>218</v>
       </c>
       <c r="P70" s="4">
         <v>4.29</v>
       </c>
       <c r="Q70" s="4">
-        <v>7.9</v>
+        <v>3.95</v>
       </c>
       <c r="R70" s="4">
-        <v>183.98</v>
+        <v>91.99</v>
       </c>
       <c r="S70" s="4">
         <v>0</v>
       </c>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" s="3">
         <v>69</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C71" s="3"/>
       <c r="D71" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F71" s="3" t="s">
         <v>23</v>
@@ -5692,54 +5692,54 @@
       </c>
       <c r="H71" s="13" t="s">
         <v>309</v>
       </c>
       <c r="I71" s="13"/>
       <c r="J71" s="13"/>
       <c r="K71" s="4" t="s">
         <v>310</v>
       </c>
       <c r="L71" s="4" t="s">
         <v>311</v>
       </c>
       <c r="M71" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N71" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O71" s="4" t="s">
         <v>218</v>
       </c>
       <c r="P71" s="4">
         <v>4.75</v>
       </c>
       <c r="Q71" s="4">
-        <v>8.59</v>
+        <v>4.29</v>
       </c>
       <c r="R71" s="4">
-        <v>180.93</v>
+        <v>90.47</v>
       </c>
       <c r="S71" s="4">
         <v>0</v>
       </c>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" s="3">
         <v>70</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C72" s="3"/>
       <c r="D72" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>23</v>
@@ -5749,54 +5749,54 @@
       </c>
       <c r="H72" s="13" t="s">
         <v>312</v>
       </c>
       <c r="I72" s="13"/>
       <c r="J72" s="13"/>
       <c r="K72" s="4" t="s">
         <v>313</v>
       </c>
       <c r="L72" s="4" t="s">
         <v>314</v>
       </c>
       <c r="M72" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N72" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O72" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P72" s="4">
         <v>4.75</v>
       </c>
       <c r="Q72" s="4">
-        <v>4.29</v>
+        <v>0</v>
       </c>
       <c r="R72" s="4">
-        <v>90.28</v>
+        <v>0</v>
       </c>
       <c r="S72" s="4">
         <v>0</v>
       </c>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" s="3">
         <v>71</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F73" s="3" t="s">
         <v>23</v>
@@ -5806,54 +5806,54 @@
       </c>
       <c r="H73" s="13" t="s">
         <v>315</v>
       </c>
       <c r="I73" s="13"/>
       <c r="J73" s="13"/>
       <c r="K73" s="4" t="s">
         <v>316</v>
       </c>
       <c r="L73" s="4" t="s">
         <v>317</v>
       </c>
       <c r="M73" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O73" s="4" t="s">
         <v>318</v>
       </c>
       <c r="P73" s="4">
         <v>3.4</v>
       </c>
       <c r="Q73" s="4">
-        <v>3.39</v>
+        <v>0</v>
       </c>
       <c r="R73" s="4">
-        <v>99.79</v>
+        <v>0</v>
       </c>
       <c r="S73" s="4">
         <v>0</v>
       </c>
       <c r="T73" s="1"/>
       <c r="U73" s="1"/>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" s="3">
         <v>72</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="3"/>
       <c r="D74" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F74" s="3" t="s">
         <v>23</v>
@@ -5863,54 +5863,54 @@
       </c>
       <c r="H74" s="13" t="s">
         <v>319</v>
       </c>
       <c r="I74" s="13"/>
       <c r="J74" s="13"/>
       <c r="K74" s="4" t="s">
         <v>320</v>
       </c>
       <c r="L74" s="4" t="s">
         <v>321</v>
       </c>
       <c r="M74" s="4" t="s">
         <v>293</v>
       </c>
       <c r="N74" s="4" t="s">
         <v>294</v>
       </c>
       <c r="O74" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P74" s="4">
         <v>3.31</v>
       </c>
       <c r="Q74" s="4">
-        <v>6.08</v>
+        <v>3.04</v>
       </c>
       <c r="R74" s="4">
-        <v>183.42</v>
+        <v>91.71</v>
       </c>
       <c r="S74" s="4">
         <v>0</v>
       </c>
       <c r="T74" s="1"/>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" s="3">
         <v>73</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C75" s="3"/>
       <c r="D75" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F75" s="3" t="s">
         <v>23</v>
@@ -5924,54 +5924,54 @@
       <c r="I75" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J75" s="13" t="s">
         <v>323</v>
       </c>
       <c r="K75" s="4" t="s">
         <v>324</v>
       </c>
       <c r="L75" s="4" t="s">
         <v>325</v>
       </c>
       <c r="M75" s="4" t="s">
         <v>326</v>
       </c>
       <c r="N75" s="4" t="s">
         <v>327</v>
       </c>
       <c r="O75" s="4" t="s">
         <v>328</v>
       </c>
       <c r="P75" s="4">
         <v>0.97</v>
       </c>
       <c r="Q75" s="4">
-        <v>0.93</v>
+        <v>0</v>
       </c>
       <c r="R75" s="4">
-        <v>95.75</v>
+        <v>0</v>
       </c>
       <c r="S75" s="4">
         <v>100</v>
       </c>
       <c r="T75" s="1"/>
       <c r="U75" s="1"/>
       <c r="V75" s="1"/>
       <c r="W75" s="1"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" s="3">
         <v>74</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="3"/>
       <c r="D76" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F76" s="3" t="s">
         <v>23</v>
@@ -5985,54 +5985,54 @@
       <c r="I76" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J76" s="13" t="s">
         <v>330</v>
       </c>
       <c r="K76" s="4" t="s">
         <v>331</v>
       </c>
       <c r="L76" s="4" t="s">
         <v>332</v>
       </c>
       <c r="M76" s="4" t="s">
         <v>333</v>
       </c>
       <c r="N76" s="4" t="s">
         <v>334</v>
       </c>
       <c r="O76" s="4" t="s">
         <v>335</v>
       </c>
       <c r="P76" s="4">
         <v>1.28</v>
       </c>
       <c r="Q76" s="4">
-        <v>1.21</v>
+        <v>0</v>
       </c>
       <c r="R76" s="4">
-        <v>94.35</v>
+        <v>0</v>
       </c>
       <c r="S76" s="4">
         <v>100</v>
       </c>
       <c r="T76" s="1"/>
       <c r="U76" s="1"/>
       <c r="V76" s="1"/>
       <c r="W76" s="1"/>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" s="3">
         <v>75</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C77" s="3"/>
       <c r="D77" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F77" s="3" t="s">
         <v>23</v>
@@ -6046,54 +6046,54 @@
       <c r="I77" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J77" s="13" t="s">
         <v>337</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>338</v>
       </c>
       <c r="L77" s="4" t="s">
         <v>339</v>
       </c>
       <c r="M77" s="4" t="s">
         <v>340</v>
       </c>
       <c r="N77" s="4" t="s">
         <v>341</v>
       </c>
       <c r="O77" s="4" t="s">
         <v>335</v>
       </c>
       <c r="P77" s="4">
         <v>7.03</v>
       </c>
       <c r="Q77" s="4">
-        <v>6.56</v>
+        <v>0</v>
       </c>
       <c r="R77" s="4">
-        <v>93.34</v>
+        <v>0</v>
       </c>
       <c r="S77" s="4">
         <v>100</v>
       </c>
       <c r="T77" s="1"/>
       <c r="U77" s="1"/>
       <c r="V77" s="1"/>
       <c r="W77" s="1"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" s="3">
         <v>76</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C78" s="3"/>
       <c r="D78" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F78" s="3" t="s">
         <v>23</v>
@@ -6107,54 +6107,54 @@
       <c r="I78" s="13" t="s">
         <v>201</v>
       </c>
       <c r="J78" s="13" t="s">
         <v>337</v>
       </c>
       <c r="K78" s="4" t="s">
         <v>343</v>
       </c>
       <c r="L78" s="4" t="s">
         <v>344</v>
       </c>
       <c r="M78" s="4" t="s">
         <v>284</v>
       </c>
       <c r="N78" s="4" t="s">
         <v>285</v>
       </c>
       <c r="O78" s="4" t="s">
         <v>214</v>
       </c>
       <c r="P78" s="4">
         <v>0.91</v>
       </c>
       <c r="Q78" s="4">
-        <v>0.87</v>
+        <v>0</v>
       </c>
       <c r="R78" s="4">
-        <v>95.92</v>
+        <v>0</v>
       </c>
       <c r="S78" s="4">
         <v>100</v>
       </c>
       <c r="T78" s="1"/>
       <c r="U78" s="1"/>
       <c r="V78" s="1"/>
       <c r="W78" s="1"/>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" s="3">
         <v>77</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C79" s="3"/>
       <c r="D79" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F79" s="3" t="s">
         <v>23</v>
@@ -6168,54 +6168,54 @@
       <c r="I79" s="13" t="s">
         <v>201</v>
       </c>
       <c r="J79" s="13" t="s">
         <v>337</v>
       </c>
       <c r="K79" s="4" t="s">
         <v>346</v>
       </c>
       <c r="L79" s="4" t="s">
         <v>347</v>
       </c>
       <c r="M79" s="4" t="s">
         <v>284</v>
       </c>
       <c r="N79" s="4" t="s">
         <v>285</v>
       </c>
       <c r="O79" s="4" t="s">
         <v>348</v>
       </c>
       <c r="P79" s="4">
         <v>0.91</v>
       </c>
       <c r="Q79" s="4">
-        <v>0.87</v>
+        <v>0</v>
       </c>
       <c r="R79" s="4">
-        <v>95.92</v>
+        <v>0</v>
       </c>
       <c r="S79" s="4">
         <v>100</v>
       </c>
       <c r="T79" s="1"/>
       <c r="U79" s="1"/>
       <c r="V79" s="1"/>
       <c r="W79" s="1"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" s="3">
         <v>78</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C80" s="3"/>
       <c r="D80" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>23</v>
@@ -6229,54 +6229,54 @@
       <c r="I80" s="13" t="s">
         <v>201</v>
       </c>
       <c r="J80" s="13" t="s">
         <v>337</v>
       </c>
       <c r="K80" s="4" t="s">
         <v>350</v>
       </c>
       <c r="L80" s="4" t="s">
         <v>351</v>
       </c>
       <c r="M80" s="4" t="s">
         <v>284</v>
       </c>
       <c r="N80" s="4" t="s">
         <v>285</v>
       </c>
       <c r="O80" s="4" t="s">
         <v>348</v>
       </c>
       <c r="P80" s="4">
         <v>0.91</v>
       </c>
       <c r="Q80" s="4">
-        <v>0.87</v>
+        <v>0</v>
       </c>
       <c r="R80" s="4">
-        <v>95.92</v>
+        <v>0</v>
       </c>
       <c r="S80" s="4">
         <v>100</v>
       </c>
       <c r="T80" s="1"/>
       <c r="U80" s="1"/>
       <c r="V80" s="1"/>
       <c r="W80" s="1"/>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" s="3">
         <v>79</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C81" s="3"/>
       <c r="D81" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>23</v>
@@ -6290,54 +6290,54 @@
       <c r="I81" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J81" s="13" t="s">
         <v>353</v>
       </c>
       <c r="K81" s="4" t="s">
         <v>354</v>
       </c>
       <c r="L81" s="4" t="s">
         <v>355</v>
       </c>
       <c r="M81" s="4" t="s">
         <v>356</v>
       </c>
       <c r="N81" s="4" t="s">
         <v>357</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>214</v>
       </c>
       <c r="P81" s="4">
         <v>0.96</v>
       </c>
       <c r="Q81" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="R81" s="4">
-        <v>98.29</v>
+        <v>0</v>
       </c>
       <c r="S81" s="4">
         <v>100</v>
       </c>
       <c r="T81" s="1"/>
       <c r="U81" s="1"/>
       <c r="V81" s="1"/>
       <c r="W81" s="1"/>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" s="3">
         <v>80</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C82" s="3"/>
       <c r="D82" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F82" s="3" t="s">
         <v>23</v>
@@ -6408,54 +6408,54 @@
       <c r="I83" s="13" t="s">
         <v>195</v>
       </c>
       <c r="J83" s="13" t="s">
         <v>361</v>
       </c>
       <c r="K83" s="4" t="s">
         <v>362</v>
       </c>
       <c r="L83" s="4" t="s">
         <v>363</v>
       </c>
       <c r="M83" s="4" t="s">
         <v>364</v>
       </c>
       <c r="N83" s="4" t="s">
         <v>365</v>
       </c>
       <c r="O83" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P83" s="4">
         <v>1.79</v>
       </c>
       <c r="Q83" s="4">
-        <v>4.6</v>
+        <v>0</v>
       </c>
       <c r="R83" s="4">
-        <v>256.4</v>
+        <v>0</v>
       </c>
       <c r="S83" s="4">
         <v>100</v>
       </c>
       <c r="T83" s="1"/>
       <c r="U83" s="1"/>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" s="3">
         <v>82</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C84" s="3"/>
       <c r="D84" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>23</v>
@@ -6469,54 +6469,54 @@
       <c r="I84" s="13" t="s">
         <v>201</v>
       </c>
       <c r="J84" s="13" t="s">
         <v>230</v>
       </c>
       <c r="K84" s="4" t="s">
         <v>367</v>
       </c>
       <c r="L84" s="4" t="s">
         <v>368</v>
       </c>
       <c r="M84" s="4" t="s">
         <v>369</v>
       </c>
       <c r="N84" s="4" t="s">
         <v>370</v>
       </c>
       <c r="O84" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P84" s="4">
         <v>2.05</v>
       </c>
       <c r="Q84" s="4">
-        <v>4.69</v>
+        <v>0</v>
       </c>
       <c r="R84" s="4">
-        <v>228.39</v>
+        <v>0</v>
       </c>
       <c r="S84" s="4">
         <v>100</v>
       </c>
       <c r="T84" s="1"/>
       <c r="U84" s="1"/>
       <c r="V84" s="1"/>
       <c r="W84" s="1"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" s="3">
         <v>83</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C85" s="3"/>
       <c r="D85" s="3" t="s">
         <v>154</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F85" s="3" t="s">
         <v>23</v>
@@ -6652,88 +6652,88 @@
       <c r="I87" s="13" t="s">
         <v>201</v>
       </c>
       <c r="J87" s="13" t="s">
         <v>230</v>
       </c>
       <c r="K87" s="4" t="s">
         <v>382</v>
       </c>
       <c r="L87" s="4" t="s">
         <v>383</v>
       </c>
       <c r="M87" s="4" t="s">
         <v>272</v>
       </c>
       <c r="N87" s="4" t="s">
         <v>384</v>
       </c>
       <c r="O87" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P87" s="4">
         <v>0.71</v>
       </c>
       <c r="Q87" s="4">
-        <v>1.76</v>
+        <v>0</v>
       </c>
       <c r="R87" s="4">
-        <v>246.38</v>
+        <v>0</v>
       </c>
       <c r="S87" s="4">
         <v>100</v>
       </c>
       <c r="T87" s="1"/>
       <c r="U87" s="1"/>
       <c r="V87" s="1"/>
       <c r="W87" s="1"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" s="7" t="s">
         <v>385</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="7"/>
       <c r="D88" s="7"/>
       <c r="E88" s="11"/>
       <c r="F88" s="7"/>
       <c r="G88" s="7"/>
       <c r="H88" s="14"/>
       <c r="I88" s="14"/>
       <c r="J88" s="14"/>
       <c r="K88" s="8"/>
       <c r="L88" s="8"/>
       <c r="M88" s="8"/>
       <c r="N88" s="8"/>
       <c r="O88" s="8">
         <v>429.03</v>
       </c>
       <c r="P88" s="8">
-        <v>332.95</v>
+        <v>64.66</v>
       </c>
       <c r="Q88" s="8">
-        <v>77.6</v>
+        <v>15.07</v>
       </c>
       <c r="R88" s="8"/>
       <c r="S88" s="8"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
       <c r="V88" s="1"/>
       <c r="W88" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A88:N88"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>