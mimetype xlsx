--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,74 @@
     <t>BILL/00961/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-645</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme from Chamung Khola to Gitdabling Bazar and adjoining area under Gitdabling G.P. Block ll Kalimpong under Jal Swapno Programme within Kalimpong District</t>
   </si>
   <si>
     <t>ORD/000050/2021-2022</t>
   </si>
   <si>
     <t>429/NKWSMD</t>
   </si>
   <si>
     <t>07/01/2022</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>SITA SHARMA</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05(five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>1593/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,73 +606,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -934,87 +958,150 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>196.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>216.19</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>