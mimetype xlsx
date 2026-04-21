--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -944,54 +944,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>196.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>88.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.09</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1041,54 +1041,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>216.19</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>88.49</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>40.93</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>