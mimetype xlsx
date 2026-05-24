--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -944,54 +944,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>196.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>88.49</v>
+        <v>168.43</v>
       </c>
       <c r="R6" s="4">
-        <v>45.09</v>
+        <v>85.83</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1007,88 +1007,88 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>216.19</v>
       </c>
       <c r="P8" s="8">
-        <v>88.49</v>
+        <v>168.62</v>
       </c>
       <c r="Q8" s="8">
-        <v>40.93</v>
+        <v>78</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>