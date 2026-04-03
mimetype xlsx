--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,83 @@
     <t>256/NKWSMD</t>
   </si>
   <si>
     <t>19/02/2027</t>
   </si>
   <si>
     <t>DINESH SHERPA</t>
   </si>
   <si>
     <t>Additional work for water supply scheme for Sangser Khasmahal Piped Water Supply Scheme (Zone - I, II, III, IV, V, VI, VII &amp; VIII) in Kalimpong District. (TSM/013034) under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>458/NKWSMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>MS. SURYA I PVT. LTD COMPANY</t>
+  </si>
+  <si>
+    <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE V (SANGSER KHASMAHAL (11,12) (TSM/013034)</t>
+  </si>
+  <si>
+    <t>ORD/000284/2023-2024</t>
+  </si>
+  <si>
+    <t>259/NKWSMD</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>DIPESH RAI</t>
+  </si>
+  <si>
+    <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE VIII (MAN KHOLA FOREST VILLAGE), (TSM/013034)</t>
+  </si>
+  <si>
+    <t>ORD/000287/2023-2024</t>
+  </si>
+  <si>
+    <t>262/NKWSMD</t>
+  </si>
+  <si>
+    <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE VII (TARA KHOLA FOREST VILLAGE), (TSM/013034)</t>
+  </si>
+  <si>
+    <t>ORD/000286/2023-2024</t>
+  </si>
+  <si>
+    <t>261/NKWSMD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -783,54 +816,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>365.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>56.77</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>15.52</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -972,54 +1005,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>418.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>16.02</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>3.83</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1112,87 +1145,276 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>99.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>170.34</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P10" s="4">
+        <v>79.99</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P11" s="4">
+        <v>236.31</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>50</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>2525.49</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>