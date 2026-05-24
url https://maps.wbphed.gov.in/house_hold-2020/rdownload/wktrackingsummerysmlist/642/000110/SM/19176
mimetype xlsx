--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -816,54 +816,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>365.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>56.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>15.52</v>
       </c>
       <c r="S3" s="4">
         <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1005,54 +1005,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>418.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.02</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>3.83</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1257,54 +1257,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P10" s="4">
         <v>79.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.56</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>30.7</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1354,54 +1354,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>2525.49</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>97.35</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>3.85</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>