--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,122 @@
     <t>259/NKWSMD</t>
   </si>
   <si>
     <t>23/08/2025</t>
   </si>
   <si>
     <t>DIPESH RAI</t>
   </si>
   <si>
     <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE VIII (MAN KHOLA FOREST VILLAGE), (TSM/013034)</t>
   </si>
   <si>
     <t>ORD/000287/2023-2024</t>
   </si>
   <si>
     <t>262/NKWSMD</t>
   </si>
   <si>
     <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE VII (TARA KHOLA FOREST VILLAGE), (TSM/013034)</t>
   </si>
   <si>
     <t>ORD/000286/2023-2024</t>
   </si>
   <si>
     <t>261/NKWSMD</t>
+  </si>
+  <si>
+    <t>(Continuation) Engagement of D.E.O (Data Entry Operator) through Agency/Contractor for Office of the Executive Engineer, Darjeeling Division-II, GTA, Kalimpong PHED for Operating proper e-Governance activity i.e.w Jal Jeevan Mission at Kalimpong, under Darjeeling Division-II Kalimpong GTA, PHE Dte. (From 01/11/2024 to 31/03/2025).</t>
+  </si>
+  <si>
+    <t>ORD/000238/2024-2025</t>
+  </si>
+  <si>
+    <t>139/AE-II/NKWSMD</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>RAJ BUILDERS</t>
+  </si>
+  <si>
+    <t>(Continuation) Engagement of D.E.O (Data Entry Operator) through Agency/Contractor for Office of the Executive Engineer, Darjeeling Division-II, GTA, Kalimpong PHED for Operating proper e-Governance activity i.e.Jal Jeevan Mission at Kalimpong, under Darjeeling Division-II Kalimpong GTA, PHE Dte. (From 01/06/2024 to 31/10/2024).</t>
+  </si>
+  <si>
+    <t>ORD/000237/2024-2025</t>
+  </si>
+  <si>
+    <t>14/AE-II/NKWSMD</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>Demand note for payment for Boundary pillars of the diverted forest land against the proposed diversion of 0.1539 hectares of forestland under Jal Jeevan Mission (JJM) Scheme for proposed gravity based and pumping based piped water supply scheme for Sangsey Khasmahal, Sangsey GP under Kalimpong Block-II in the district of kalimpong</t>
+  </si>
+  <si>
+    <t>BILL/00700/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-465</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>DIVISIONAL FOREST OFFICER</t>
+  </si>
+  <si>
+    <t>Quotation as per WBSEDCL procedure-A(2010) on Turn-key/Full deposit basis Supply office: Kalimpong CCC Memo No; 4003549291/Quot/03-T.219 Supply office Address: 10th Mile, Kalimpong.,,,P.O -Kalimpong.</t>
+  </si>
+  <si>
+    <t>BILL/00690/2024-2025</t>
+  </si>
+  <si>
+    <t>"BP-2024-25-473</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation as per WBSEDCL procedure-A(2010) on Turn-key/Full deposit basis Supply office: Kalimpong CCC Memo No; 4003554336/Quot/03-T.221 Supply office Address: 10th Mile, Kalimpong.,,,P.O -Kalimpong.</t>
+  </si>
+  <si>
+    <t>BILL/00689/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-474</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,70 +723,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1334,87 +1406,382 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P11" s="4">
         <v>236.31</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>10</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.85</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>10</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5.03</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P15" s="4">
+        <v>13.07</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P16" s="4">
+        <v>8.22</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>2553.52</v>
+      </c>
+      <c r="P17" s="8">
+        <v>97.35</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>3.81</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>