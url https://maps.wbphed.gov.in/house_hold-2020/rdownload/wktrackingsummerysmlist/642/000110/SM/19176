--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,210 +92,210 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Kalimpong-II</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>PROJECT REPORT FOR WATER SUPPLY SCHEME FOR SANGSER KHASMAHAL PWSS IN KALIMPONG II BLOCK UNDER KALIMPONG DISTRICT.</t>
   </si>
   <si>
     <t>SM/19176</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME TO SANGSER KHASMAHAL ZONE II (BHANGAY, BIMBONG) (TSM/013034)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000282/2023-2024</t>
+  </si>
+  <si>
+    <t>257/NKWSMD</t>
+  </si>
+  <si>
+    <t>20/02/2024</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>KHALING ENTERPRISES</t>
+  </si>
+  <si>
+    <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE VI (KHARKA) (TSM/013034)</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>260/NKWSMD</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>SUNNY CONSTRUCTION</t>
+  </si>
+  <si>
     <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE III (MALI BASSEY, KHAMDONG ) (TSM/013034)</t>
   </si>
   <si>
-    <t>Assistant Engineer II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000283/2023-2024</t>
   </si>
   <si>
     <t>258/NKWSMD</t>
   </si>
   <si>
-    <t>20/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>SANTOSH TAMANG</t>
   </si>
   <si>
-    <t>WATER SUPPLY SCHEME TO SANGSER KHASMAHAL ZONE II (BHANGAY, BIMBONG) (TSM/013034)</t>
-[...28 lines deleted...]
-  <si>
     <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE IV (KHARKA) (TSM/013034)</t>
   </si>
   <si>
     <t>ORD/000280/2023-2024</t>
   </si>
   <si>
     <t>255/NKWSMD</t>
   </si>
   <si>
     <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE I (BHANGAY, SANGSER KHASMAHAL (11,12)) (TSM/013034)</t>
   </si>
   <si>
     <t>ORD/000281/2023-2024</t>
   </si>
   <si>
     <t>256/NKWSMD</t>
   </si>
   <si>
     <t>19/02/2027</t>
   </si>
   <si>
     <t>DINESH SHERPA</t>
   </si>
   <si>
+    <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE VII (TARA KHOLA FOREST VILLAGE), (TSM/013034)</t>
+  </si>
+  <si>
+    <t>ORD/000286/2023-2024</t>
+  </si>
+  <si>
+    <t>261/NKWSMD</t>
+  </si>
+  <si>
+    <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE VIII (MAN KHOLA FOREST VILLAGE), (TSM/013034)</t>
+  </si>
+  <si>
+    <t>ORD/000287/2023-2024</t>
+  </si>
+  <si>
+    <t>262/NKWSMD</t>
+  </si>
+  <si>
+    <t>MS. SURYA I PVT. LTD COMPANY</t>
+  </si>
+  <si>
+    <t>WATER SUPPLY SCHEME TO SANGSEER KHASMAHAL ZONE V (SANGSER KHASMAHAL (11,12) (TSM/013034)</t>
+  </si>
+  <si>
+    <t>ORD/000284/2023-2024</t>
+  </si>
+  <si>
+    <t>259/NKWSMD</t>
+  </si>
+  <si>
+    <t>23/08/2025</t>
+  </si>
+  <si>
+    <t>DIPESH RAI</t>
+  </si>
+  <si>
+    <t>(Continuation) Engagement of D.E.O (Data Entry Operator) through Agency/Contractor for Office of the Executive Engineer, Darjeeling Division-II, GTA, Kalimpong PHED for Operating proper e-Governance activity i.e.w Jal Jeevan Mission at Kalimpong, under Darjeeling Division-II Kalimpong GTA, PHE Dte. (From 01/11/2024 to 31/03/2025).</t>
+  </si>
+  <si>
+    <t>ORD/000238/2024-2025</t>
+  </si>
+  <si>
+    <t>139/AE-II/NKWSMD</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>RAJ BUILDERS</t>
+  </si>
+  <si>
+    <t>(Continuation) Engagement of D.E.O (Data Entry Operator) through Agency/Contractor for Office of the Executive Engineer, Darjeeling Division-II, GTA, Kalimpong PHED for Operating proper e-Governance activity i.e.Jal Jeevan Mission at Kalimpong, under Darjeeling Division-II Kalimpong GTA, PHE Dte. (From 01/06/2024 to 31/10/2024).</t>
+  </si>
+  <si>
+    <t>ORD/000237/2024-2025</t>
+  </si>
+  <si>
+    <t>14/AE-II/NKWSMD</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
     <t>Additional work for water supply scheme for Sangser Khasmahal Piped Water Supply Scheme (Zone - I, II, III, IV, V, VI, VII &amp; VIII) in Kalimpong District. (TSM/013034) under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>458/NKWSMD</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>30/09/2025</t>
-  </si>
-[...67 lines deleted...]
-    <t>30/10/2024</t>
   </si>
   <si>
     <t>Demand note for payment for Boundary pillars of the diverted forest land against the proposed diversion of 0.1539 hectares of forestland under Jal Jeevan Mission (JJM) Scheme for proposed gravity based and pumping based piped water supply scheme for Sangsey Khasmahal, Sangsey GP under Kalimpong Block-II in the district of kalimpong</t>
   </si>
   <si>
     <t>BILL/00700/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-465</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>DIVISIONAL FOREST OFFICER</t>
   </si>
   <si>
     <t>Quotation as per WBSEDCL procedure-A(2010) on Turn-key/Full deposit basis Supply office: Kalimpong CCC Memo No; 4003549291/Quot/03-T.219 Supply office Address: 10th Mile, Kalimpong.,,,P.O -Kalimpong.</t>
   </si>
   <si>
     <t>BILL/00690/2024-2025</t>
   </si>
   <si>
     <t>"BP-2024-25-473</t>
   </si>
@@ -885,57 +885,57 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>365.87</v>
+        <v>325.39</v>
       </c>
       <c r="Q3" s="4">
-        <v>56.77</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>15.52</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -948,60 +948,60 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>325.39</v>
+        <v>96.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
@@ -1011,111 +1011,111 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>96.88</v>
+        <v>365.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>56.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>15.52</v>
       </c>
       <c r="S5" s="4">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>418.78</v>
       </c>
       <c r="Q6" s="4">
         <v>16.02</v>
       </c>
       <c r="R6" s="4">
         <v>3.83</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
@@ -1191,376 +1191,376 @@
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>99.75</v>
+        <v>236.31</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>170.34</v>
+        <v>79.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>24.56</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>30.7</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P10" s="4">
-        <v>79.99</v>
+        <v>170.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.56</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>30.7</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>236.31</v>
+        <v>0.85</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
         <v>0.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>10</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="P13" s="4">
-        <v>0.85</v>
+        <v>99.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>