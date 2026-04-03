--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -408,50 +408,68 @@
     <t>05/09/2024</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>MS JAGANNATH PRASAD</t>
   </si>
   <si>
     <t>Providing Piped Water Supply Scheme for Fourteen 14 Nos of Villages (Part) Under Kalimpong Block-I &amp; Kalimpong Block-II in The District of Kalimpong under Neorakhola Water Supply &amp; Maintenance Division, Public Health Engineering Directorate, Sillary Gaon Leftout.</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>598/NKWSMD</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>SUNIL BAJLA</t>
+  </si>
+  <si>
+    <t>Additional Work for Proposed Surface Water Based Yakprintam Khasmahal (Part) Piped Water Supply Scheme to accommodate Functional Household Tap Connection (FHTC) in Kalimpong-I, Block within Kalimpong District under Neorakhola Water Supply &amp; Maintenance Division, Public Health Engineering Directorate.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>1325/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>RELLI PALA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -840,51 +858,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W24"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2255,87 +2273,150 @@
       </c>
       <c r="N23" s="4" t="s">
         <v>130</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>131</v>
       </c>
       <c r="P23" s="4">
         <v>69.71</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
-      <c r="A24" s="7" t="s">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="B24" s="7"/>
-[...22 lines deleted...]
-      <c r="S24" s="8"/>
+      <c r="I24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="P24" s="4">
+        <v>20.76</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>3186.41</v>
+      </c>
+      <c r="P25" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A24:N24"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>