--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1263,54 +1263,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P7" s="4">
         <v>173</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>115.65</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>66.85</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1326,54 +1326,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>282.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>164.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>58.14</v>
       </c>
       <c r="S8" s="4">
         <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1389,54 +1389,54 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>142.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>10.55</v>
       </c>
       <c r="S9" s="4">
         <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1452,54 +1452,54 @@
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>23.81</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>16.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>70.79</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1570,54 +1570,54 @@
       </c>
       <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>179.69</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1759,54 +1759,54 @@
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P15" s="4">
         <v>108.29</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>60.29</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>55.68</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -2070,54 +2070,54 @@
       </c>
       <c r="H20" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P20" s="4">
         <v>117.35</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>18.08</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>15.41</v>
       </c>
       <c r="S20" s="4">
         <v>80</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
@@ -2356,54 +2356,54 @@
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>138</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>3186.41</v>
       </c>
       <c r="P25" s="8">
-        <v>0</v>
+        <v>390.53</v>
       </c>
       <c r="Q25" s="8">
-        <v>0</v>
+        <v>12.26</v>
       </c>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>