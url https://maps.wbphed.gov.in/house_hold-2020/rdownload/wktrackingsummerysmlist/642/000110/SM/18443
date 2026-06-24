--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,312 +164,348 @@
   <si>
     <t>SANTOSH TAMANG</t>
   </si>
   <si>
     <t>Providing piped water Supply Scheme for Household in Lower Tunglabong, Lower Suntalay in Pokhrabong khasmahal, (Part), Pokhrabong G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
   </si>
   <si>
     <t>Assistant Engineer I</t>
   </si>
   <si>
     <t>ORD/000105/2023-2024</t>
   </si>
   <si>
     <t>819/NKWSMD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>PRAKASH TAMANG</t>
   </si>
   <si>
+    <t>Providing piped water Supply Scheme for Household in Nechaligaon, Dangmmu Gaon &amp; Sona Gaon, Paypang khasmahal, l (Part), Gitdabling G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000102/2023-2024</t>
+  </si>
+  <si>
+    <t>818/NKWSMD</t>
+  </si>
+  <si>
+    <t>20/03/2024</t>
+  </si>
+  <si>
+    <t>SITA SHARMA</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in Malthung Gaon, in Samthar G.P under Kalimpong Block -I in the district of Kalimpong in connection with JJM , under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000232/2023-2024</t>
+  </si>
+  <si>
+    <t>1308/NKWSMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>BINOD CHANDRA BHUJEL</t>
+  </si>
+  <si>
+    <t>Providing Piped Water Supply Scheme for 16th mile, Pagang Gumba area for left out households under Paiyong G.P under Kalimpong Block-II in the district of Kalimpong in connection with JJM, Under Neorakhola W/S &amp; Mtc Division, PHE Dte, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000008/2024-2025</t>
+  </si>
+  <si>
+    <t>972/NKWSMD</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>EVERSHINE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>PROPOSED PUMPING BASED PIPED WATER SUPPLY SCHEME FOR RAMBI BAZAR DIF UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
+  </si>
+  <si>
+    <t>ORD/000322/2022-2023</t>
+  </si>
+  <si>
+    <t>2652/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>KAMAKHAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Piped Water Supply Scheme for Household in Sillery Gaon, in Paiengaon Forest village (Part), Santook G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000110/2023-2024</t>
+  </si>
+  <si>
+    <t>824/NKWSMD</t>
+  </si>
+  <si>
+    <t>13/07/2025</t>
+  </si>
+  <si>
+    <t>JUSTINE BHUTIA</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in Gairi Gaon, Barmiak Thingdara, Rubasta &amp; 10th mile Mangchu forest village, Sangsey Khashamal (Part), Sangsey G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000101/2023-2024</t>
+  </si>
+  <si>
+    <t>817/NKWSMD</t>
+  </si>
+  <si>
+    <t>M/S. ASHOK KUMAR PERIWAL</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in Middle &amp; Lower Dabling, Gitdabling Khasmahal l (Part), Gitdabling G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000107/2023-2024</t>
+  </si>
+  <si>
+    <t>821/NKWSMD</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>NIM TSHERING LEPCHA</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in, SantookKhasmahal (Part) in Santook G.P, under Kalimpong Block-II in the District of Kalimpong in connection with Jal Jeevan Mission , under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000108/2023-2024</t>
+  </si>
+  <si>
+    <t>822/NKWSMD</t>
+  </si>
+  <si>
+    <t>Providing Piped Water Supply Scheme for Household in Bomfoktar Gaon, Bhujel Goan, Sunwar Goan and sorrounding areas in Samthar G.P under Kalimpong Block -I in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000231/2023-2024</t>
+  </si>
+  <si>
+    <t>1307/NKWSMD</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>D AND B GRACE</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in Manay Gumba, Cashier Gaon, MLA Gaon &amp; Karbari Gaon, Sindibong Khasmahal (Part), Sindibong G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2023-2024</t>
+  </si>
+  <si>
+    <t>119/NKWSMD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>Providing Piped Water Supply Scheme for Household in 29th mile &amp; Galekhola under Teesta G.P under Kalimpong block-I in the district of Kalimpong connection with JJM, under Neorakhola W/S Mtc Division, P.H.E. Dte, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2024-2025</t>
+  </si>
+  <si>
+    <t>973/NKWSMD</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>KAMAKHYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Piped Water Supply Scheme for Household in Samalbongay, Suntallay, Lepcha Gaon under Samthar G.P under Kalimpong Block-I in the district of Kalimpong in connection with JJM, Under Neorakhola W/S &amp; Mtc Division, PHE Dte, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000010/2024-2025</t>
+  </si>
+  <si>
+    <t>974/NKWSMD</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>YADI LEPCHA</t>
+  </si>
+  <si>
+    <t>Additional work for PWS Scheme from Dhobi Khola to Kashyone G.P., Block-II Kalimpong in connection with JJM, under Neorakhola W/S &amp; Mtc Division, PHE, Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2024-2025</t>
+  </si>
+  <si>
+    <t>982/NKWSMD</t>
+  </si>
+  <si>
+    <t>SAINATH CONSTRUCTION COMPANY</t>
+  </si>
+  <si>
+    <t>Additional work for proposed Gravity based Piped Water Supply Scheme for Char Dhungey &amp; Kela Busty under Pankasari Gram Panchayat under Gorubathan-II, block: Gorubathan, District: Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000102/2024-2025</t>
+  </si>
+  <si>
+    <t>1583/NKWSMD</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>MS JAGANNATH PRASAD</t>
+  </si>
+  <si>
+    <t>Providing Piped Water Supply Scheme for Fourteen 14 Nos of Villages (Part) Under Kalimpong Block-I &amp; Kalimpong Block-II in The District of Kalimpong under Neorakhola Water Supply &amp; Maintenance Division, Public Health Engineering Directorate, Sillary Gaon Leftout.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2025-2026</t>
+  </si>
+  <si>
+    <t>598/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>SUNIL BAJLA</t>
+  </si>
+  <si>
+    <t>Additional Work for Proposed Surface Water Based Yakprintam Khasmahal (Part) Piped Water Supply Scheme to accommodate Functional Household Tap Connection (FHTC) in Kalimpong-I, Block within Kalimpong District under Neorakhola Water Supply &amp; Maintenance Division, Public Health Engineering Directorate.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>1325/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>RELLI PALA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Demand note for payment for Boundary pillars of the diversion of forest land against the proposed diversion of 0.0458 hectares of forestland under Jal Jeevan Mission (JJM) Scheme for GRAVITY BASED WATER SUPPLY SCHEME FOR HOUSEHOLD IN GAIRI GAON, BARMIAK THINGDARA ,RUBASTA &amp; 10th MILE MANGCHU FOREST VILLAGE, SANGSEY KHASHMAL (PART) ,SANGSEY G.P UNDER KALIMPONG BLOCK-II IN THE DISTRICT OF KALIMPONG</t>
+  </si>
+  <si>
+    <t>BILL/00698/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-464</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>DIVISIONAL FOREST OFFICER</t>
+  </si>
+  <si>
+    <t>Proposed diversion of 0.0458 hectares of forestland under Jal Jeevan Misison (JJM) scheme for proposed gravity based and pumping based piped water supply scheme Gairi gaon, Barmiak Thingdara, Rubasta &amp; 10th mile Mangchu forest village, Sangsey khashmal (part), Sangsey GP under Kalimpong block-II in the district of Kalimpong.</t>
+  </si>
+  <si>
+    <t>BILL/00288/2025-2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
+  </si>
+  <si>
+    <t>Demand note for payment for Boundary pillars of the diverted forest land against the proposed diversion of 0.0557 hectares of forestland under Jal Jeevan Misison (JJM) scheme for proposed gravity based and pumping based piped water supply scheme for Jhandi Rai gaon, Chhetri gaon, Budrathoki gaon, Upper suntalay, Lower suntalay &amp; Tunglabong in Pokhrabong khashmahal (part), Pokhrabong GP under Kalimpong block-II, Kalimpong</t>
+  </si>
+  <si>
+    <t>BILL/00159/2025-2026</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
     <t>Providing piped water SupplyScheme for Household in Jhandi Rai Goan, Chhetri Goan, Budrathoki Goan, Upper Suntalay, lower Suntalay, &amp; Tunglabong in Pokhrabong khasmahal (Part), Pokhrabong G.P under Kalimpong Block-II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
   </si>
   <si>
-    <t>Junior Engineer III</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000109/2023-2024</t>
   </si>
   <si>
     <t>823/NKWSMD</t>
   </si>
   <si>
     <t>15/11/2024</t>
   </si>
   <si>
     <t>MS. SURYA I PVT. LTD COMPANY</t>
-  </si>
-[...244 lines deleted...]
-    <t>RELLI PALA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,73 +894,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1323,547 +1359,547 @@
       <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>282.37</v>
+        <v>142.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>164.16</v>
+        <v>15.05</v>
       </c>
       <c r="R8" s="4">
-        <v>58.14</v>
+        <v>10.55</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>142.71</v>
+        <v>23.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>15.05</v>
+        <v>16.85</v>
       </c>
       <c r="R9" s="4">
-        <v>10.55</v>
+        <v>70.79</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>23.81</v>
+        <v>231.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>16.85</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>70.79</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>231.87</v>
+        <v>179.69</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>179.69</v>
+        <v>152.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.43</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>0.24</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>152.07</v>
+        <v>360.01</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
-        <v>360.01</v>
+        <v>108.29</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>60.29</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>55.68</v>
       </c>
       <c r="S14" s="4">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="P15" s="4">
-        <v>108.29</v>
+        <v>240.27</v>
       </c>
       <c r="Q15" s="4">
-        <v>60.29</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>55.68</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>240.27</v>
+        <v>39.16</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>70</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
@@ -1873,550 +1909,723 @@
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>64</v>
+        <v>99</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="P17" s="4">
-        <v>39.16</v>
+        <v>611.7</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M18" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="O18" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>611.7</v>
+        <v>172.8</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P19" s="4">
-        <v>172.8</v>
+        <v>117.35</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>18.08</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>15.41</v>
       </c>
       <c r="S19" s="4">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="I20" s="13"/>
-      <c r="J20" s="13"/>
+      <c r="I20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="N20" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="O20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>117.35</v>
+        <v>19.83</v>
       </c>
       <c r="Q20" s="4">
-        <v>18.08</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>15.41</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="M21" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
-        <v>71</v>
+        <v>119</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="P21" s="4">
-        <v>19.83</v>
+        <v>71.24</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I22" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P22" s="4">
-        <v>71.24</v>
+        <v>69.71</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="P23" s="4">
-        <v>69.71</v>
+        <v>20.76</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P24" s="4">
-        <v>20.76</v>
+        <v>2.07</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="13" t="s">
         <v>138</v>
       </c>
-      <c r="B25" s="7"/>
-[...22 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P25" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>0</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="P26" s="4">
+        <v>0.31</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="P27" s="4">
+        <v>282.37</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>164.16</v>
+      </c>
+      <c r="R27" s="4">
+        <v>58.14</v>
+      </c>
+      <c r="S27" s="4">
+        <v>65</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8">
+        <v>3189.55</v>
+      </c>
+      <c r="P28" s="8">
+        <v>390.53</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>12.24</v>
+      </c>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>