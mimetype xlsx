--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,275 +92,290 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Gorubathan,Kalimpong-I,Kalimpong-II</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>Providing piped water Supply Scheme for Fourteen 14 Nos of villages (part) under Kalimpong Block-I &amp; Kalimpong Block-II in the district of Kalimpong under Neorakhola water Supply &amp; Maintenance Division PHE Dte.</t>
   </si>
   <si>
     <t>SM/18443</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PROPOSED PUMPING BASED PIPED WATER SUPPLY SCHEME FOR RAMBI BAZAR DIF UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
+  </si>
+  <si>
+    <t>ORD/000322/2022-2023</t>
+  </si>
+  <si>
+    <t>2652/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>KAMAKHAYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Piped Water Supply Scheme for Household in Sillery Gaon, in Paiengaon Forest village (Part), Santook G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000110/2023-2024</t>
+  </si>
+  <si>
+    <t>824/NKWSMD</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>13/07/2025</t>
+  </si>
+  <si>
+    <t>JUSTINE BHUTIA</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in Nimbong Khasmahal (Part) under Nimbong G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>ORD/000100/2023-2024</t>
+  </si>
+  <si>
+    <t>1091/NKWSMD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>08/05/2024</t>
+  </si>
+  <si>
+    <t>SANTOSH TAMANG</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in Gairi Gaon, Barmiak Thingdara, Rubasta &amp; 10th mile Mangchu forest village, Sangsey Khashamal (Part), Sangsey G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000101/2023-2024</t>
+  </si>
+  <si>
+    <t>817/NKWSMD</t>
+  </si>
+  <si>
+    <t>M/S. ASHOK KUMAR PERIWAL</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in Lower Tunglabong, Lower Suntalay in Pokhrabong khasmahal, (Part), Pokhrabong G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000105/2023-2024</t>
+  </si>
+  <si>
+    <t>819/NKWSMD</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>PRAKASH TAMANG</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in Middle &amp; Lower Dabling, Gitdabling Khasmahal l (Part), Gitdabling G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000107/2023-2024</t>
+  </si>
+  <si>
+    <t>821/NKWSMD</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>NIM TSHERING LEPCHA</t>
+  </si>
+  <si>
+    <t>Providing piped water SupplyScheme for Household in Jhandi Rai Goan, Chhetri Goan, Budrathoki Goan, Upper Suntalay, lower Suntalay, &amp; Tunglabong in Pokhrabong khasmahal (Part), Pokhrabong G.P under Kalimpong Block-II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000109/2023-2024</t>
+  </si>
+  <si>
+    <t>823/NKWSMD</t>
+  </si>
+  <si>
+    <t>15/11/2024</t>
+  </si>
+  <si>
+    <t>MS. SURYA I PVT. LTD COMPANY</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in Nechaligaon, Dangmmu Gaon &amp; Sona Gaon, Paypang khasmahal, l (Part), Gitdabling G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000102/2023-2024</t>
+  </si>
+  <si>
+    <t>818/NKWSMD</t>
+  </si>
+  <si>
+    <t>20/03/2024</t>
+  </si>
+  <si>
+    <t>SITA SHARMA</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in, SantookKhasmahal (Part) in Santook G.P, under Kalimpong Block-II in the District of Kalimpong in connection with Jal Jeevan Mission , under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000108/2023-2024</t>
+  </si>
+  <si>
+    <t>822/NKWSMD</t>
+  </si>
+  <si>
+    <t>Providing Piped Water Supply Scheme for Household in Bomfoktar Gaon, Bhujel Goan, Sunwar Goan and sorrounding areas in Samthar G.P under Kalimpong Block -I in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000231/2023-2024</t>
+  </si>
+  <si>
+    <t>1307/NKWSMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>D AND B GRACE</t>
+  </si>
+  <si>
+    <t>Providing piped water Supply Scheme for Household in Malthung Gaon, in Samthar G.P under Kalimpong Block -I in the district of Kalimpong in connection with JJM , under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000232/2023-2024</t>
+  </si>
+  <si>
+    <t>1308/NKWSMD</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>BINOD CHANDRA BHUJEL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000122/2023-2024</t>
   </si>
   <si>
     <t>1286/NKWSMD</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000123/2023-2024</t>
   </si>
   <si>
     <t>1287/NKWSMD</t>
   </si>
   <si>
     <t>RTOR000120/2023-2024</t>
   </si>
   <si>
     <t>1284/NKWSMD</t>
   </si>
   <si>
-    <t>Providing piped water Supply Scheme for Household in Nimbong Khasmahal (Part) under Nimbong G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
-[...77 lines deleted...]
-    <t>BINOD CHANDRA BHUJEL</t>
+    <t>Providing piped water Supply Scheme for Household in Manay Gumba, Cashier Gaon, MLA Gaon &amp; Karbari Gaon, Sindibong Khasmahal (Part), Sindibong G.P under Kalimpong Block -II in the District of Kalimpong in connection with Jal Jeevan Mission, under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2023-2024</t>
+  </si>
+  <si>
+    <t>119/NKWSMD</t>
+  </si>
+  <si>
+    <t>16/01/2024</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
   </si>
   <si>
     <t>Providing Piped Water Supply Scheme for 16th mile, Pagang Gumba area for left out households under Paiyong G.P under Kalimpong Block-II in the district of Kalimpong in connection with JJM, Under Neorakhola W/S &amp; Mtc Division, PHE Dte, Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>972/NKWSMD</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>15/12/2024</t>
   </si>
   <si>
     <t>EVERSHINE CONSTRUCTION</t>
   </si>
   <si>
-    <t>PROPOSED PUMPING BASED PIPED WATER SUPPLY SCHEME FOR RAMBI BAZAR DIF UNDER TEESTA G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
-[...97 lines deleted...]
-  <si>
     <t>Providing Piped Water Supply Scheme for Household in 29th mile &amp; Galekhola under Teesta G.P under Kalimpong block-I in the district of Kalimpong connection with JJM, under Neorakhola W/S Mtc Division, P.H.E. Dte, Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000009/2024-2025</t>
   </si>
   <si>
     <t>973/NKWSMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>KAMAKHYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Piped Water Supply Scheme for Household in Samalbongay, Suntallay, Lepcha Gaon under Samthar G.P under Kalimpong Block-I in the district of Kalimpong in connection with JJM, Under Neorakhola W/S &amp; Mtc Division, PHE Dte, Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000010/2024-2025</t>
   </si>
   <si>
     <t>974/NKWSMD</t>
   </si>
   <si>
     <t>13/06/2025</t>
@@ -377,135 +392,120 @@
   <si>
     <t>982/NKWSMD</t>
   </si>
   <si>
     <t>SAINATH CONSTRUCTION COMPANY</t>
   </si>
   <si>
     <t>Additional work for proposed Gravity based Piped Water Supply Scheme for Char Dhungey &amp; Kela Busty under Pankasari Gram Panchayat under Gorubathan-II, block: Gorubathan, District: Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000102/2024-2025</t>
   </si>
   <si>
     <t>1583/NKWSMD</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>MS JAGANNATH PRASAD</t>
   </si>
   <si>
+    <t>Additional Work for Proposed Surface Water Based Yakprintam Khasmahal (Part) Piped Water Supply Scheme to accommodate Functional Household Tap Connection (FHTC) in Kalimpong-I, Block within Kalimpong District under Neorakhola Water Supply &amp; Maintenance Division, Public Health Engineering Directorate.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>1325/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>RELLI PALA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Piped Water Supply Scheme for Fourteen 14 Nos of Villages (Part) Under Kalimpong Block-I &amp; Kalimpong Block-II in The District of Kalimpong under Neorakhola Water Supply &amp; Maintenance Division, Public Health Engineering Directorate, Sillary Gaon Leftout.</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>598/NKWSMD</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>SUNIL BAJLA</t>
   </si>
   <si>
-    <t>Additional Work for Proposed Surface Water Based Yakprintam Khasmahal (Part) Piped Water Supply Scheme to accommodate Functional Household Tap Connection (FHTC) in Kalimpong-I, Block within Kalimpong District under Neorakhola Water Supply &amp; Maintenance Division, Public Health Engineering Directorate.</t>
-[...16 lines deleted...]
-  <si>
     <t>Demand note for payment for Boundary pillars of the diversion of forest land against the proposed diversion of 0.0458 hectares of forestland under Jal Jeevan Mission (JJM) Scheme for GRAVITY BASED WATER SUPPLY SCHEME FOR HOUSEHOLD IN GAIRI GAON, BARMIAK THINGDARA ,RUBASTA &amp; 10th MILE MANGCHU FOREST VILLAGE, SANGSEY KHASHMAL (PART) ,SANGSEY G.P UNDER KALIMPONG BLOCK-II IN THE DISTRICT OF KALIMPONG</t>
   </si>
   <si>
     <t>BILL/00698/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-464</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>DIVISIONAL FOREST OFFICER</t>
   </si>
   <si>
     <t>Proposed diversion of 0.0458 hectares of forestland under Jal Jeevan Misison (JJM) scheme for proposed gravity based and pumping based piped water supply scheme Gairi gaon, Barmiak Thingdara, Rubasta &amp; 10th mile Mangchu forest village, Sangsey khashmal (part), Sangsey GP under Kalimpong block-II in the district of Kalimpong.</t>
   </si>
   <si>
     <t>BILL/00288/2025-2026</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
   </si>
   <si>
     <t>Demand note for payment for Boundary pillars of the diverted forest land against the proposed diversion of 0.0557 hectares of forestland under Jal Jeevan Misison (JJM) scheme for proposed gravity based and pumping based piped water supply scheme for Jhandi Rai gaon, Chhetri gaon, Budrathoki gaon, Upper suntalay, Lower suntalay &amp; Tunglabong in Pokhrabong khashmahal (part), Pokhrabong GP under Kalimpong block-II, Kalimpong</t>
   </si>
   <si>
     <t>BILL/00159/2025-2026</t>
   </si>
   <si>
     <t>07/08/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>MS. SURYA I PVT. LTD COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1046,1573 +1046,1573 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.14</v>
+        <v>179.69</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.9</v>
+        <v>152.07</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.43</v>
+        <v>166.29</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>166.29</v>
+        <v>360.01</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>173</v>
       </c>
       <c r="Q7" s="4">
         <v>115.65</v>
       </c>
       <c r="R7" s="4">
         <v>66.85</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>142.71</v>
+        <v>108.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.05</v>
+        <v>60.29</v>
       </c>
       <c r="R8" s="4">
-        <v>10.55</v>
+        <v>55.68</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>23.81</v>
+        <v>282.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>16.85</v>
+        <v>164.16</v>
       </c>
       <c r="R9" s="4">
-        <v>70.79</v>
+        <v>58.14</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>231.87</v>
+        <v>142.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.05</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>10.55</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P11" s="4">
+        <v>240.27</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
         <v>70</v>
-      </c>
-[...19 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>152.07</v>
+        <v>39.16</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>360.01</v>
+        <v>23.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>16.85</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>70.79</v>
       </c>
       <c r="S13" s="4">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>108.29</v>
+        <v>1.14</v>
       </c>
       <c r="Q14" s="4">
-        <v>60.29</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>55.68</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>240.27</v>
+        <v>1.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>59</v>
+        <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
-        <v>39.16</v>
+        <v>0.43</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P17" s="4">
         <v>611.7</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P18" s="4">
-        <v>172.8</v>
+        <v>231.87</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="I19" s="13"/>
-      <c r="J19" s="13"/>
+      <c r="I19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P19" s="4">
-        <v>117.35</v>
+        <v>172.8</v>
       </c>
       <c r="Q19" s="4">
-        <v>18.08</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>15.41</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="I20" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>65</v>
+        <v>103</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>66</v>
+        <v>114</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P20" s="4">
-        <v>19.83</v>
+        <v>117.35</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>18.08</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>15.41</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="N21" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>71.24</v>
+        <v>19.83</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K22" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="N22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="O22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>69.71</v>
+        <v>71.24</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K23" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K23" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="P23" s="4">
         <v>20.76</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="I24" s="13"/>
-[...1 lines deleted...]
-      <c r="K24" s="4" t="s">
+      <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="L24" s="4" t="s">
+      <c r="M24" s="4" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="P24" s="4">
-        <v>2.07</v>
+        <v>69.71</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
         <v>138</v>
       </c>
       <c r="I25" s="13"/>
       <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="L25" s="4"/>
+      <c r="L25" s="4" t="s">
+        <v>140</v>
+      </c>
       <c r="M25" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P25" s="4">
-        <v>0.77</v>
+        <v>2.07</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L26" s="4"/>
       <c r="M26" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="P26" s="4">
-        <v>0.31</v>
+        <v>0.77</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L27" s="4"/>
+      <c r="M27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="O27" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="L27" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P27" s="4">
-        <v>282.37</v>
+        <v>0.31</v>
       </c>
       <c r="Q27" s="4">
-        <v>164.16</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>58.14</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="7" t="s">
         <v>150</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="11"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="14"/>
       <c r="I28" s="14"/>
       <c r="J28" s="14"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="8"/>
       <c r="O28" s="8">
         <v>3189.55</v>
       </c>
       <c r="P28" s="8">
-        <v>390.53</v>
+        <v>390.1</v>
       </c>
       <c r="Q28" s="8">
-        <v>12.24</v>
+        <v>12.23</v>
       </c>
       <c r="R28" s="8"/>
       <c r="S28" s="8"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A28:N28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>