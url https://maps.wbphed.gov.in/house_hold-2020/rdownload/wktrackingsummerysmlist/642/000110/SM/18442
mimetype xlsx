--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,71 @@
     <t>30/11/2025</t>
   </si>
   <si>
     <t>TAJ CONSTRUCTION</t>
   </si>
   <si>
     <t>Submission of Topo Survey report, Design and Drawing of all components of the whole project including final as built drawing after being vetted by the recognised Government Institute and getting necessary approval from the Expert Committee for Augmentation of source Cum creation of spring water storage of 80ml water for improvement of and upgradation of open ground Reservoir /Lake at 3.2 Km from Algarah and other allied works to cover the uncovered areas of Kalimpong Block-I, &amp; Kalimpong Block-II, under Neorakhola Water Supply Scheme.</t>
   </si>
   <si>
     <t>Assistant Engineer II</t>
   </si>
   <si>
     <t>ORD/000131/2024-2025</t>
   </si>
   <si>
     <t>2230/NKWSMD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>THUPDEN BHUTIA</t>
+  </si>
+  <si>
+    <t>(CONTINUATION) COLLECTION OF WATER SAMPLES FROM DIFFERENT SOURCES UNDER KALIMPONG DISTRICT UNDER NEORAKHOLA WATER SUPPLY &amp; MAINTENANCE DIVISION P.H.E DIRECTORATE, KALIMPONG FROM 01/10/2024 TO 31/12/2024 (3 MONTHS).</t>
+  </si>
+  <si>
+    <t>Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000120/2024-2025</t>
+  </si>
+  <si>
+    <t>1924/NKWSMD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>NIM TSHERING LEPCHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,73 +585,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -727,54 +748,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>3802.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>472.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>12.43</v>
       </c>
       <c r="S3" s="4">
         <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -802,87 +823,148 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>28.69</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>6.36</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>100</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>3837.59</v>
+      </c>
+      <c r="P6" s="8">
+        <v>472.55</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>12.31</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>