--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,50 +153,65 @@
     <t>08/01/2025</t>
   </si>
   <si>
     <t>THUPDEN BHUTIA</t>
   </si>
   <si>
     <t>(CONTINUATION) COLLECTION OF WATER SAMPLES FROM DIFFERENT SOURCES UNDER KALIMPONG DISTRICT UNDER NEORAKHOLA WATER SUPPLY &amp; MAINTENANCE DIVISION P.H.E DIRECTORATE, KALIMPONG FROM 01/10/2024 TO 31/12/2024 (3 MONTHS).</t>
   </si>
   <si>
     <t>Junior Engineer III</t>
   </si>
   <si>
     <t>ORD/000120/2024-2025</t>
   </si>
   <si>
     <t>1924/NKWSMD</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>NIM TSHERING LEPCHA</t>
+  </si>
+  <si>
+    <t>Additional work for Augmentation for source cum creation of spring water storage 80ml by improvement and improvement and upgradation of Open Ground Reservoir/Lake at 3.2 km from Algarah and all allied works to cover the uncovered area of Kalimpong Block-I and Kalimpong Block-II under Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate, Kalimpong.</t>
+  </si>
+  <si>
+    <t>ORD/000371/2025-2026</t>
+  </si>
+  <si>
+    <t>859/NKWSMD</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -585,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -884,87 +899,144 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>6.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P6" s="4">
+        <v>13.16</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>3850.76</v>
+      </c>
+      <c r="P7" s="8">
+        <v>472.55</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>12.27</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>