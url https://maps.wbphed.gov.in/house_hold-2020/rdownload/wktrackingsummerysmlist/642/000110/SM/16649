--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,74 @@
     <t>BILL/00962/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-650</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR DALAPCHAN KHASMAHAL (PART) PIPED WATER SUPPLY SCHEME, BLOCK : KALIMPONG-II, DISTRICT:KALIMPONG.</t>
   </si>
   <si>
     <t>ORD/000009/2023-2024</t>
   </si>
   <si>
     <t>105/NKWSMD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>M/S. ASHOK KUMAR PERIWAL</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05(five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>1593/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,73 +606,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -934,87 +958,150 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
         <v>378.99</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P7" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>404.17</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>