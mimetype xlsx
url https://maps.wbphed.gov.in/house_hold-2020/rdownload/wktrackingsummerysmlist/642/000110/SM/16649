--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1007,88 +1007,88 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>404.17</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>