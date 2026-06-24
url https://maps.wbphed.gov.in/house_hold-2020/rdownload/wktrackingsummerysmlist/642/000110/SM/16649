--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,62 @@
     <t>M/S. ASHOK KUMAR PERIWAL</t>
   </si>
   <si>
     <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05(five) number of scheme under JJM (Jal Jeevan Mission).</t>
   </si>
   <si>
     <t>Assistant Engineer I,Assistant Engineer II</t>
   </si>
   <si>
     <t>Junior Engineer IV</t>
   </si>
   <si>
     <t>ORD/000272/2023-2024</t>
   </si>
   <si>
     <t>1593/NKWSMD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
+    <t>PROPOSED 0.0108 HA LAND TO BE DIVERTED FOR GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR DALAPCHAND KHASMAHAL(PART) PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>BILL/00285/2025-2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,73 +618,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1021,87 +1033,144 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0.19</v>
       </c>
       <c r="R7" s="4">
         <v>20</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.32</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>404.49</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0.19</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0.05</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>