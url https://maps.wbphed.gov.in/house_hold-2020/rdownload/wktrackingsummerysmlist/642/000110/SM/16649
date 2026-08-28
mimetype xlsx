--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,132 +92,132 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Kalimpong-II</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>GRAVITY BASED BASED PIPED WATER SUPPLY SCHEME FOR DALAPCHAN KHASMAHAL (PART) UNDER DALAPCHAND G.P, BLOCK : KALIMPONG - II, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/16649</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR DALAPCHAN KHASMAHAL (PART) PIPED WATER SUPPLY SCHEME, BLOCK : KALIMPONG-II, DISTRICT:KALIMPONG.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2023-2024</t>
+  </si>
+  <si>
+    <t>105/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>M/S. ASHOK KUMAR PERIWAL</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05(five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000272/2023-2024</t>
+  </si>
+  <si>
+    <t>1593/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2023-2024</t>
   </si>
   <si>
     <t>277/NKWSMD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Demand raised for forest clearance of JJM scheme under Kalimpong Division PHED</t>
   </si>
   <si>
     <t>BILL/00456/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-289</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL PARIVESH CAMPA</t>
   </si>
   <si>
     <t>FOREST PAYMENT</t>
   </si>
   <si>
     <t>BILL/00962/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-650</t>
   </si>
   <si>
     <t>28/03/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>PROPOSED 0.0108 HA LAND TO BE DIVERTED FOR GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR DALAPCHAND KHASMAHAL(PART) PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>BILL/00285/2025-2026</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -770,306 +770,306 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.95</v>
+        <v>378.99</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>16.72</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>5.55</v>
+        <v>1.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>378.99</v>
+        <v>16.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.95</v>
+        <v>5.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>