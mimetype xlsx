--- v0 (2026-01-12)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,74 @@
     <t>BILL/00962/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-650</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR YOKPRINTAM KHASMAHAL (PART) UNDER SAMTHAR G.P, BLOCK : KALIMPONG-I, DISTRICT : KALIMPONG.</t>
   </si>
   <si>
     <t>ORD/000007/2023-2024</t>
   </si>
   <si>
     <t>96/NKWSMD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>PASANG LAMA</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000268/2023-2024</t>
+  </si>
+  <si>
+    <t>1578/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,73 +630,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1021,87 +1045,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>156.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>68</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>181.66</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>