--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1094,88 +1094,88 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>181.66</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>