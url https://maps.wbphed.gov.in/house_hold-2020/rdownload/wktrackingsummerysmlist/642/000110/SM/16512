--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,156 +92,156 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Kalimpong-I</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR YOKPRINTAM KHASMAHAL (PART) UNDER SAMTHAR G.P, BLOCK : KALIMPONG - I, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/16512</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PROPOSED GRAVITY BASED PIPED WATER SUPPLY SCHEME FOR YOKPRINTAM KHASMAHAL (PART) UNDER SAMTHAR G.P, BLOCK : KALIMPONG-I, DISTRICT : KALIMPONG.</t>
+  </si>
+  <si>
+    <t>ORD/000007/2023-2024</t>
+  </si>
+  <si>
+    <t>96/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>PASANG LAMA</t>
+  </si>
+  <si>
+    <t>Continuation Engagement of 02 (Two) numbers Computer Operator (Graduate with Certificate in Computer Application) for the works related to Jal Jeevan Mission / Jal Swapno at the Office of the Executive Engineer, Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate from 01/12/2023 to 31/01/2024.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000253/2023-2024</t>
+  </si>
+  <si>
+    <t>1468/NKWSMD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>THE ELECTRIC SPHERE</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000268/2023-2024</t>
+  </si>
+  <si>
+    <t>1578/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000034/2023-2024</t>
   </si>
   <si>
     <t>279/NKWSMD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Demand raised for forest clearance of JJM scheme under Kalimpong Division PHED</t>
   </si>
   <si>
     <t>BILL/00456/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-289</t>
   </si>
   <si>
     <t>01/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL PARIVESH CAMPA</t>
   </si>
   <si>
-    <t>Continuation Engagement of 02 (Two) numbers Computer Operator (Graduate with Certificate in Computer Application) for the works related to Jal Jeevan Mission / Jal Swapno at the Office of the Executive Engineer, Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate from 01/12/2023 to 31/01/2024.</t>
-[...22 lines deleted...]
-  <si>
     <t>FOREST PAYMENT</t>
   </si>
   <si>
     <t>BILL/00962/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-650</t>
   </si>
   <si>
     <t>28/03/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -782,369 +782,369 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.84</v>
+        <v>156.78</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>16.72</v>
+        <v>0.81</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.81</v>
+        <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>5.55</v>
+        <v>0.84</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>156.78</v>
+        <v>16.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.95</v>
+        <v>5.55</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>181.66</v>