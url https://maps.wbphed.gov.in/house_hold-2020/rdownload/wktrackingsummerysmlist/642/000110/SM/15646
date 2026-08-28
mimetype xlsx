--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,81 +92,81 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Kalimpong-II</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>DETAIL PROJECT REPORT OF PALLA KHASMAHAL PIPED WATER SUPPLY SCHEME (PWSS) UNDER LOLAY G.P, BLOCK:-KALIMPONG-II, P.S:-KALIMPONG, DISTRICT:KALIMPONG</t>
   </si>
   <si>
     <t>SM/15646</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PROPOSED GRAVITY BASED AND PUMPING BASED PIPED WATER SUPPLY SCHEME FOR PALLA KHASMAHAL(MULPALA PART) UNDER LOLAY G.P, BLOCK : KALIMPONG - II, DISTRICT:KALIMPONG</t>
+  </si>
+  <si>
+    <t>ORD/000328/2022-2023</t>
+  </si>
+  <si>
+    <t>2662/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>SRINIWAS AGARWAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000248/2022-2023</t>
   </si>
   <si>
     <t>2721/NKWSMD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>SRINIWAS AGARWAL</t>
   </si>
   <si>
     <t>Supply and erection of scheme information board made of 50X50X6 mm. M.S. angle frame 6¿00¿X4¿00¿ size at a height over 1.5M. over ground including ties and bracing made of 32X32X6 mm. M.S. Angle and legs(50X50X6mm) are embedded at a depth of 600 mm. and to be fixed in Cement Concrete (1:2:4) footing size 250X250X600 mm. underground. The board for display to be made on latex venyle print as per standard format given from department to be pasted over M.S. sheet (size-6¿X4¿) including carriage, loading, unloading at different sites for different JJM works under Darjeeling Division-II, P.H.E.D., GTA.</t>
   </si>
   <si>
     <t>Assistant Engineer II</t>
   </si>
   <si>
     <t>ORD/000260/2023-2024</t>
   </si>
   <si>
     <t>158/AE-II/NKWSMD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>SANTOSH TAMANG</t>
   </si>
   <si>
     <t>Proposed Gravity Based and Pumping Based PWSS for Palla Khasmahal (Mulpala part) under Lolay G.P Block: Kalimpong - II,District: Kalimpong.</t>
   </si>
@@ -743,125 +743,125 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.05</v>
+        <v>197.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>87.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>44.13</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>197.88</v>
+        <v>1.05</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
@@ -965,54 +965,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>228.92</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>87.32</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>38.14</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>