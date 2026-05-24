--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,71 @@
     <t>Junior Engineer IV</t>
   </si>
   <si>
     <t>ORD/000303/2022-2023</t>
   </si>
   <si>
     <t>2354/NKWSMD</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>Proposed Creating gravity based piped water supply scheme for Zone 3 under Today Tangta Khasmahal under Gorubathan Block under Kalimpong District under PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000020/2023-2024</t>
   </si>
   <si>
     <t>102/NKWSMD</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>19/10/2025</t>
+  </si>
+  <si>
+    <t>(CONTINUATION) ADDITIONAL ENGAGEMENT OF 01 (ONE) NUMBER COMPUTER OPERATOR (GRADUATE WITH CERTIFICATE IN COMPUTER APPLICATION) FOR THE WORKS RELATED TO JAL JEEVAN MISSION / JAL SWAPNO AT THE OFFICE OF THE SUPERINTENDING ENGINEER, GTA-CIRCLE, PUBLIC HEALTH ENGINEERING DIRECTORATE FROM 01.11.2024 TO 31.12.2024.</t>
+  </si>
+  <si>
+    <t>Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000168/2024-2025</t>
+  </si>
+  <si>
+    <t>2025/NKWSMD</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>08/01/2025</t>
+  </si>
+  <si>
+    <t>QRT SECURITY AND MANPOWER SERVICE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -972,54 +993,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>298.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>212.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>71.03</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1035,54 +1056,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>364.86</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>250.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>68.75</v>
       </c>
       <c r="S7" s="4">
         <v>65</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1161,101 +1182,164 @@
       <c r="I9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="4">
         <v>493.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>215.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>43.6</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1609.69</v>
+      </c>
+      <c r="P11" s="8">
+        <v>678.1</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>42.13</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>