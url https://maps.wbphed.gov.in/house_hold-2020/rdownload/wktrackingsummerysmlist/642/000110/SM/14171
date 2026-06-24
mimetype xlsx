--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,83 @@
     <t>28/04/2023</t>
   </si>
   <si>
     <t>19/10/2025</t>
   </si>
   <si>
     <t>(CONTINUATION) ADDITIONAL ENGAGEMENT OF 01 (ONE) NUMBER COMPUTER OPERATOR (GRADUATE WITH CERTIFICATE IN COMPUTER APPLICATION) FOR THE WORKS RELATED TO JAL JEEVAN MISSION / JAL SWAPNO AT THE OFFICE OF THE SUPERINTENDING ENGINEER, GTA-CIRCLE, PUBLIC HEALTH ENGINEERING DIRECTORATE FROM 01.11.2024 TO 31.12.2024.</t>
   </si>
   <si>
     <t>Junior Engineer I</t>
   </si>
   <si>
     <t>ORD/000168/2024-2025</t>
   </si>
   <si>
     <t>2025/NKWSMD</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>QRT SECURITY AND MANPOWER SERVICE</t>
+  </si>
+  <si>
+    <t>PROPOSED 0.0276 HA LAND TO BE DIVERTED TODEY TANGTA KHASMAHAL PWSS for Zone -IV, (TSM/014294).</t>
+  </si>
+  <si>
+    <t>BILL/00248/2025-2026</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>DIVISIONAL FOREST OFFICER</t>
+  </si>
+  <si>
+    <t>PROPOSED 0.0352 HA LAND TO BE DIVERTED TODAY TANGTA KHASMAHAL PWSS for Zone -I, (TSM/014294).</t>
+  </si>
+  <si>
+    <t>BILL/00249/2025-2026</t>
+  </si>
+  <si>
+    <t>PROPOSED 0.057 HA LAND TO BE DIVERTED TODEY TANGTA KHASMAHAL PWSS for Zone -III, (TSM/014294)</t>
+  </si>
+  <si>
+    <t>BILL/00113/2025-2026</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
+    <t>PROPOSED 0.0425 HA LAND TO BE DIVERTED TODEY TANGTA KHASMAHAL PWSS for Zone -II, (TSM/014294)</t>
+  </si>
+  <si>
+    <t>BILL/00246/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1259,87 +1292,315 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>0.39</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P11" s="4">
+        <v>6.22</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P12" s="4">
+        <v>7.31</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P13" s="4">
+        <v>10.44</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P14" s="4">
+        <v>7.97</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1641.64</v>
+      </c>
+      <c r="P15" s="8">
+        <v>678.1</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>41.31</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>