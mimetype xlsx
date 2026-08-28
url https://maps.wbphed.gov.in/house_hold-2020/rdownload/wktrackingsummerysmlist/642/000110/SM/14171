--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,156 +92,156 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Gorubathan</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>TODAY TANGTA KHASMAHAL PWSS</t>
   </si>
   <si>
     <t>SM/14171</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PROPOSED Creating gravity based piped water supply scheme for Zone 4 under Today Tangta Khasmahal under Gorubathan Block under Kalimpong District under PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer III</t>
+  </si>
+  <si>
+    <t>ORD/000304/2022-2023</t>
+  </si>
+  <si>
+    <t>2361/NKWSMD</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>MAHADEO PRASAD AGARWAL &amp; CO</t>
+  </si>
+  <si>
+    <t>PROPOSED Creating gravity based piped water supply scheme for Zone 1 under Today Tangta Khasmahal under Gorubathan Block under Kalimpong District under PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000302/2022-2023</t>
+  </si>
+  <si>
+    <t>2353/NKWSMD</t>
+  </si>
+  <si>
+    <t>TASHI BHUTIA</t>
+  </si>
+  <si>
+    <t>PROPOSED Creating gravity based piped water supply scheme for Zone 2 under Today Tangta Khasmahal under Gorubathan Block under Kalimpong District under PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000303/2022-2023</t>
+  </si>
+  <si>
+    <t>2354/NKWSMD</t>
+  </si>
+  <si>
+    <t>21/01/2026</t>
+  </si>
+  <si>
+    <t>Proposed Creating gravity based piped water supply scheme for Zone 3 under Today Tangta Khasmahal under Gorubathan Block under Kalimpong District under PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>102/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>19/10/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000215/2022-2023</t>
   </si>
   <si>
     <t>2562/NKWSMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>207/NKWSMD</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
-  </si>
-[...67 lines deleted...]
-    <t>19/10/2025</t>
   </si>
   <si>
     <t>(CONTINUATION) ADDITIONAL ENGAGEMENT OF 01 (ONE) NUMBER COMPUTER OPERATOR (GRADUATE WITH CERTIFICATE IN COMPUTER APPLICATION) FOR THE WORKS RELATED TO JAL JEEVAN MISSION / JAL SWAPNO AT THE OFFICE OF THE SUPERINTENDING ENGINEER, GTA-CIRCLE, PUBLIC HEALTH ENGINEERING DIRECTORATE FROM 01.11.2024 TO 31.12.2024.</t>
   </si>
   <si>
     <t>Junior Engineer I</t>
   </si>
   <si>
     <t>ORD/000168/2024-2025</t>
   </si>
   <si>
     <t>2025/NKWSMD</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>QRT SECURITY AND MANPOWER SERVICE</t>
   </si>
   <si>
     <t>PROPOSED 0.0276 HA LAND TO BE DIVERTED TODEY TANGTA KHASMAHAL PWSS for Zone -IV, (TSM/014294).</t>
   </si>
@@ -824,481 +824,481 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.9</v>
+        <v>298.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>212.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>71.03</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>1.08</v>
+        <v>364.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>250.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.75</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>8.4</v>
+        <v>438.07</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>298.82</v>
+        <v>493.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>212.25</v>
+        <v>215.01</v>
       </c>
       <c r="R6" s="4">
-        <v>71.03</v>
+        <v>43.6</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>364.86</v>
+        <v>4.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>250.83</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>68.75</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>438.07</v>
+        <v>1.08</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>493.17</v>
+        <v>8.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>215.01</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>43.6</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>0.39</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>