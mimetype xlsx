--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -144,50 +144,71 @@
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
   </si>
   <si>
     <t>Piped Water Supply Scheme For Upper Fagu Tea Garden Under Jal Jeevan Mission.</t>
   </si>
   <si>
     <t>Assistant Engineer II</t>
   </si>
   <si>
     <t>Junior Engineer IV</t>
   </si>
   <si>
     <t>ORD/000099/2023-2024</t>
   </si>
   <si>
     <t>723/NKWSMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>M/S R.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>ORD/000268/2023-2024</t>
+  </si>
+  <si>
+    <t>1578/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -576,51 +597,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -873,87 +894,150 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>801.86</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>816.9</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>