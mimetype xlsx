--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -943,88 +943,88 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>816.9</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>