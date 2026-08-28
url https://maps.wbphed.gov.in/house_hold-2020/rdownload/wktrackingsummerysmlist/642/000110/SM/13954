--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,123 +92,123 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Gorubathan</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>UPPER FAGU PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/13954</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Piped Water Supply Scheme For Upper Fagu Tea Garden Under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000099/2023-2024</t>
+  </si>
+  <si>
+    <t>723/NKWSMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>M/S R.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>ORD/000268/2023-2024</t>
+  </si>
+  <si>
+    <t>1578/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000090/2023-2024</t>
   </si>
   <si>
     <t>814/NKWSMD</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
-  </si>
-[...43 lines deleted...]
-    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -737,263 +737,263 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>5.69</v>
+        <v>801.86</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>8.4</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>801.86</v>
+        <v>5.69</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.95</v>
+        <v>8.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>816.9</v>