--- v1 (2026-03-03)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,71 @@
     <t>RTOR000234/2022-2023</t>
   </si>
   <si>
     <t>2716/NKWSMD</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>CREATING GRAVITY BASED PIPED WATER SUPPLY SCHEME WITH SPRING WATER SOURCE FOR SAKAM FOREST UNDER BLOCK:- GORUBATHAN, DISTRICT:- KALIMPONG, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000311/2022-2023</t>
   </si>
   <si>
     <t>2491/NKWSMD</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>M/S. ASHOK KUMAR PERIWAL</t>
+  </si>
+  <si>
+    <t>Demand note for payment for Boundary pillars of the diverted forest land against proposed 0.0559 ha land to be diverted Jal Jeeven Mission. (Memo No. 3666/9-57/441050, Dated, Kalimpong, the 12.12.2025)</t>
+  </si>
+  <si>
+    <t>BILL/00328/2025-2026</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
+  </si>
+  <si>
+    <t>Demand note for payment of Compensatory Afforestation (CA) and Net Present Value (NPV) against the proposed diversion of 0.0559 hectares of forestland under Jal Jeevan Mission (JJM) scheme for proposed gravity based and pumping based piped water supply scheme. (Memo No. 3667/9-57, Dated, Kalimpong, the 12.12.2025)</t>
+  </si>
+  <si>
+    <t>BILL/00329/2025-2026</t>
+  </si>
+  <si>
+    <t>DIVISIONAL FOREST OFFICER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,73 +585,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -843,101 +864,215 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>874.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>476.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>54.47</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" s="4">
+        <v>0.64</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P7" s="4">
+        <v>2.86</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>886.06</v>
+      </c>
+      <c r="P8" s="8">
+        <v>476.33</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>53.76</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>