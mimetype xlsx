--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -92,90 +92,90 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Gorubathan</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>SAKAM FOREST &amp; DARJILING HILLDOARS TEA GARDEN PWSS</t>
   </si>
   <si>
     <t>SM/13953</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>CREATING GRAVITY BASED PIPED WATER SUPPLY SCHEME WITH SPRING WATER SOURCE FOR SAKAM FOREST UNDER BLOCK:- GORUBATHAN, DISTRICT:- KALIMPONG, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000311/2022-2023</t>
+  </si>
+  <si>
+    <t>2491/NKWSMD</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>M/S. ASHOK KUMAR PERIWAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000204/2022-2023</t>
   </si>
   <si>
     <t>2552/NKWSMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000234/2022-2023</t>
   </si>
   <si>
     <t>2716/NKWSMD</t>
   </si>
   <si>
     <t>03/03/2023</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S. ASHOK KUMAR PERIWAL</t>
   </si>
   <si>
     <t>Demand note for payment for Boundary pillars of the diverted forest land against proposed 0.0559 ha land to be diverted Jal Jeeven Mission. (Memo No. 3666/9-57/441050, Dated, Kalimpong, the 12.12.2025)</t>
   </si>
   <si>
     <t>BILL/00328/2025-2026</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
   </si>
   <si>
     <t>Demand note for payment of Compensatory Afforestation (CA) and Net Present Value (NPV) against the proposed diversion of 0.0559 hectares of forestland under Jal Jeevan Mission (JJM) scheme for proposed gravity based and pumping based piped water supply scheme. (Memo No. 3667/9-57, Dated, Kalimpong, the 12.12.2025)</t>
   </si>
   <si>
     <t>BILL/00329/2025-2026</t>
   </si>
   <si>
     <t>DIVISIONAL FOREST OFFICER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -737,184 +737,184 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.08</v>
+        <v>874.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>476.33</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>54.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>4.08</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>874.4</v>
+        <v>4.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>476.33</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>54.47</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>