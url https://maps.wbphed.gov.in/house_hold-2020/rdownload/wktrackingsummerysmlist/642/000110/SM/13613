--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -859,88 +859,88 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>348.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>50.41</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>14.45</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>359.16</v>
       </c>
       <c r="P6" s="8">
-        <v>50.41</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>14.04</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>