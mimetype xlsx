--- v1 (2026-04-03)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -122,57 +122,78 @@
   <si>
     <t>367/NKWSMD</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
   </si>
   <si>
+    <t>PROPOSED 0.1128 HA LAND TO BE DIVERTED CREATING GRAVITY BASED PIPED WATER SUPPLY SCHEME WITH SPRING WATER SOURCE FOR SAMSING MIDDLE AND UPPER, UNDER BLOCK GORUBATHAN DISTRICT KALIMPONG.</t>
+  </si>
+  <si>
+    <t>BILL/00250/2025-2026</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>DIVISIONAL FOREST OFFICER</t>
+  </si>
+  <si>
+    <t>PROPOSED 0.01468 HA LAND TO BE DIVERTED CREATING GRAVITY BASED PIPED WATER SUPPLY SCHEME WITH SPRING WATER SOURCE FOR SAMSING MIDDLE AND UPPER, UNDER BLOCK GORUBATHAN DISTRICT KALIMPONG</t>
+  </si>
+  <si>
+    <t>BILL/00289/2025-2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
     <t>CREATING GRAVITY BASED PIPED WATER SUPPLY SCHEME WITH SPRING WATER SOURCE FOR SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME, UNDER BLOCK:-GORUBATHAN. DISTRICT:-KALIMPONG, UNDER P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer II</t>
   </si>
   <si>
-    <t>Junior Engineer I</t>
+    <t>Junior Engineer I,Junior Engineer II</t>
   </si>
   <si>
     <t>ORD/000044/2023-2024</t>
   </si>
   <si>
     <t>358/NKWSMD</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>THUPDEN BHUTIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -576,51 +597,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -834,126 +855,240 @@
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4"/>
+      <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>348.89</v>
+        <v>19.87</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.49</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P7" s="4">
+        <v>348.89</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>50.41</v>
+      </c>
+      <c r="R7" s="4">
+        <v>14.45</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>383.52</v>
+      </c>
+      <c r="P8" s="8">
+        <v>50.41</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>13.14</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>