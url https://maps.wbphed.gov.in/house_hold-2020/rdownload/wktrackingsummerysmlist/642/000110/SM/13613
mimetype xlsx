--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -92,123 +92,123 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Gorubathan</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/13613</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>CREATING GRAVITY BASED PIPED WATER SUPPLY SCHEME WITH SPRING WATER SOURCE FOR SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME, UNDER BLOCK:-GORUBATHAN. DISTRICT:-KALIMPONG, UNDER P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer I,Junior Engineer II</t>
+  </si>
+  <si>
+    <t>ORD/000044/2023-2024</t>
+  </si>
+  <si>
+    <t>358/NKWSMD</t>
+  </si>
+  <si>
+    <t>26/05/2023</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>THUPDEN BHUTIA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000045/2023-2024</t>
   </si>
   <si>
     <t>367/NKWSMD</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>SOIL TESTING FOR WATER STORAGE STRUCTURE (1) BIJANBARI PIPED WATER SUPPLY SCHEME.(2) DANGIA PIPED WATER SUPPLY SCHEME (3) NAMLA BUSTY PIPED WATER SUPPLY SCHEME (4) LAMAGAON PIPED WATER SUPPLY SCHEME (5) PUBONG KHASHMAHAL PIPED WATER SUPPLY SCHEME (6) HUM TUKDAH KHASMAHAL PWSS (7) MANEDARA PIPED WATER SUPPLY SCHEME (8) SORIANG KHASMAHAL &amp; TAKLING BUSTY Piped Water Supply Scheme (9) TODAY TANGTA KHASMAHAL PWSS (10) UPPER FAGU PIPED WATER SUPPLY SCHEME. (11) PATEN GODAK KHASMAHAL PWSS (12) SAMSING MIDDLE &amp; UPPER PIPED WATER SUPPLY SCHEME. (13) LODHAMA PIPED WATER SUPPLY SCHEME. (14) TAKLING KHASMAHAL &amp; CHOTA MANGWA Piped Water Supply Scheme FOR PWSS, DARJEELING, GTA</t>
   </si>
   <si>
     <t>BILL/00194/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-155</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>JALPAIGURI GOVERNMENT ENGINEERING COLLEGE</t>
   </si>
   <si>
     <t>PROPOSED 0.1128 HA LAND TO BE DIVERTED CREATING GRAVITY BASED PIPED WATER SUPPLY SCHEME WITH SPRING WATER SOURCE FOR SAMSING MIDDLE AND UPPER, UNDER BLOCK GORUBATHAN DISTRICT KALIMPONG.</t>
   </si>
   <si>
     <t>BILL/00250/2025-2026</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>DIVISIONAL FOREST OFFICER</t>
   </si>
   <si>
     <t>PROPOSED 0.01468 HA LAND TO BE DIVERTED CREATING GRAVITY BASED PIPED WATER SUPPLY SCHEME WITH SPRING WATER SOURCE FOR SAMSING MIDDLE AND UPPER, UNDER BLOCK GORUBATHAN DISTRICT KALIMPONG</t>
   </si>
   <si>
     <t>BILL/00289/2025-2026</t>
   </si>
   <si>
     <t>24/09/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>THUPDEN BHUTIA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -737,314 +737,314 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>1.87</v>
+        <v>348.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>50.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>14.45</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>8.4</v>
+        <v>1.87</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>19.87</v>
+        <v>8.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.49</v>
+        <v>19.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>348.89</v>
+        <v>4.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>50.41</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>14.45</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>383.52</v>