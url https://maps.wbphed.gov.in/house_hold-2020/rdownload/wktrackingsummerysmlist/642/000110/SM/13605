--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -92,111 +92,111 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Kalimpong-II</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>GRAVETY BASED PIPED WATER SUPPLY SCHEME FOR SAKIYONG KHASMAHAL (PART), BLOCK : KALIMPONG - II, DISTRICT : Kalimpong</t>
   </si>
   <si>
     <t>SM/13605</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PROPOSED GRAVETY BASED PIPED WATER SUPPLY SCHEME FOR SAKIYONG KHASMAHAL PIPED WATER SUPPLY SCHEME, BLOCK : KALIMPONG - II, DISTRICT:KALIMPONG.</t>
+  </si>
+  <si>
+    <t>ORD/000031/2023-2024</t>
+  </si>
+  <si>
+    <t>181/NKWSMD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>03/05/2024</t>
+  </si>
+  <si>
+    <t>MS. SURYA I PVT. LTD COMPANY</t>
+  </si>
+  <si>
     <t>Preparation of draft proposal including preparation of Maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH portal for forest land diversion in 05 (five) numbers of Scheme under Jal Jeevan Mission (JJM).</t>
   </si>
   <si>
     <t>ORD/000380/2022-2023</t>
   </si>
   <si>
     <t>75/AE-II/NKWSMD</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>ORD/000379/2022-2023</t>
   </si>
   <si>
     <t>74/AE-II/NKWSMD</t>
   </si>
   <si>
     <t>ORD/000381/2022-2023</t>
   </si>
   <si>
     <t>76/AE-II/NKWSMD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2023-2024</t>
   </si>
   <si>
     <t>249/NKWSMD</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>MS. SURYA I PVT. LTD COMPANY</t>
   </si>
   <si>
     <t>Demand raised for forest clearance of JJM scheme under Kalimpong Division PHED</t>
   </si>
   <si>
     <t>BILL/00530/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-321</t>
   </si>
   <si>
     <t>25/12/2023</t>
   </si>
   <si>
     <t>WEST BENGAL PARIVESH CAMPA</t>
   </si>
   <si>
     <t>FOREST PAYMENT</t>
   </si>
   <si>
     <t>BILL/00961/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-645</t>
   </si>
@@ -770,296 +770,296 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.95</v>
+        <v>393.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>52.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>13.4</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>6.1</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>393.31</v>
+        <v>6.1</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
@@ -1161,54 +1161,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>419.34</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>55.55</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>13.25</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>