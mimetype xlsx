--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -123,50 +123,62 @@
     <t>1444/NKWSMD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>25/06/2023</t>
   </si>
   <si>
     <t>D AND B GRACE</t>
   </si>
   <si>
     <t>Leftout Estimate for Piped Water Supply Scheme from under Mezeko Forest, Samthar G.P, Block:-Kalimpong-I P.S:- Kalimpong District:Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>2329/NKWSMD</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>Demand note for payment for Boundary pillars of the diverted forest land against the proposed diversion of 0.0241 hectares of forestland under Jal Jeevan Misison (JJM) scheme for proposed gravity based and pumping based piped water supply scheme Nazeok Forest Village, Samthar GP, Kalimpong Block -I, Kalimpong, West Bengal</t>
+  </si>
+  <si>
+    <t>BILL/00158/2025-2026</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE FOREST DEVLOPMENT AGENCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -555,73 +567,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -716,54 +728,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>40.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>18.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>44.24</v>
       </c>
       <c r="S3" s="4">
         <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -789,87 +801,144 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>5.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" s="4">
+        <v>0.77</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>47.53</v>
+      </c>
+      <c r="P6" s="8">
+        <v>18.08</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>38.05</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>