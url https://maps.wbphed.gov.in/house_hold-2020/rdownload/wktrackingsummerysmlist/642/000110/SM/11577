--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -104,51 +104,51 @@
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>DETAIL PROJECT REPORT OF SEPKHOLA PIPED WATER SUPPLY SCHEME (PWSS) UNDER MAZEOK FOREST, SAMTHAR G.P, BLOCK:-KALIMPONG-I, P.S:-KALIMPONG, DISTRICT:KALIMPONG.</t>
   </si>
   <si>
     <t>SM/11577</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>SEPKHOLA PIPED WATER SUPPLY SCHEME UNDER MAZEOK FOREST VILLAGE, SAMTHAR G.P, Kalimpong Block-I, Under Neorakhola Water Supply &amp; Maintainance Division, PHE Dte, Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000230/2022-2023</t>
   </si>
   <si>
     <t>1444/NKWSMD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
-    <t>25/06/2023</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>D AND B GRACE</t>
   </si>
   <si>
     <t>Leftout Estimate for Piped Water Supply Scheme from under Mezeko Forest, Samthar G.P, Block:-Kalimpong-I P.S:- Kalimpong District:Kalimpong.</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>2329/NKWSMD</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>Demand note for payment for Boundary pillars of the diverted forest land against the proposed diversion of 0.0241 hectares of forestland under Jal Jeevan Misison (JJM) scheme for proposed gravity based and pumping based piped water supply scheme Nazeok Forest Village, Samthar GP, Kalimpong Block -I, Kalimpong, West Bengal</t>
   </si>
   <si>
     <t>BILL/00158/2025-2026</t>
   </si>