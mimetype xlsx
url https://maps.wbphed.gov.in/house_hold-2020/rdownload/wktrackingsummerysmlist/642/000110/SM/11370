--- v0 (2025-12-15)
+++ v1 (2026-08-28)
@@ -110,177 +110,177 @@
   <si>
     <t>Govt. Institutional Building (GP Building, Community Centre, Community Toilet, Other Govt. Offices)</t>
   </si>
   <si>
     <t>Creating gravity based Provision Of Drinking water from spring water source for Rongo Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola water Suppply Division ,Kalimpong PHE Dte(Part1)</t>
   </si>
   <si>
     <t>Junior Engineer I</t>
   </si>
   <si>
     <t>ORD/000098/2022-2023</t>
   </si>
   <si>
     <t>619/NKWSMD</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>25/06/2022</t>
   </si>
   <si>
     <t>BINOD TAMANG</t>
   </si>
   <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for Rongo Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola water Suppply Division ,Kalimpong PHE Dte(Part2)</t>
+  </si>
+  <si>
+    <t>ORD/000097/2022-2023</t>
+  </si>
+  <si>
+    <t>618/NKWSMD</t>
+  </si>
+  <si>
+    <t>DORJEE SHERPA</t>
+  </si>
+  <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for Kumai Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola water Supply Division, Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000099/2022-2023</t>
+  </si>
+  <si>
+    <t>620/NKWSMD</t>
+  </si>
+  <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for Dalim Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola water Supply Division, Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000102/2022-2023</t>
+  </si>
+  <si>
+    <t>623/ NKWSMD</t>
+  </si>
+  <si>
+    <t>Creating gravity based Provision Of Drinking water from spring water source for Ahalay Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola water Suppply Division ,Kalimpong PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000101/2022-2023</t>
+  </si>
+  <si>
+    <t>622/ NKWSMD</t>
+  </si>
+  <si>
     <t>Creating gravity based Provision Of Drinking water from spring water source for Gorubathan I Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola water Suppply Division ,Kalimpong PHE Dte</t>
   </si>
   <si>
     <t>ORD/000100/2022-2023</t>
   </si>
   <si>
     <t>621/NKWSMD</t>
   </si>
   <si>
     <t>TOPGAY BHUTIA</t>
   </si>
   <si>
-    <t>Creating gravity based Provision Of Drinking water from spring water source for Rongo Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola water Suppply Division ,Kalimpong PHE Dte(Part2)</t>
-[...19 lines deleted...]
-  <si>
     <t>Creating gravity based Provision Of Drinking water from spring water source for Samsing Gram Panchayat under Gorubathan Block in the District of Kalimpong Under Neorakhola Water Supply &amp; Maintenance Division, PHE Dte, Kalimpong</t>
   </si>
   <si>
     <t>ORD/000096/2022-2023</t>
   </si>
   <si>
     <t>617/NKWSMD</t>
   </si>
   <si>
+    <t>Hiring of vehicle for the office of Executive Engineer, Neorakhola Water Supply &amp; Maintenance Division, Public Health Engineering Directorate, Kalimpong for the period of 6 (Six) months. Note: With effect from date of issuing work order.</t>
+  </si>
+  <si>
+    <t>ORD/000394/2022-2023</t>
+  </si>
+  <si>
+    <t>2899/NKWSMD</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>S S CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Placement of 1 nos of site inspection vehicle at the disposal of SE-GTA Circle for inspection of JJM works (for the month of DEC 22 )</t>
+  </si>
+  <si>
+    <t>BILL/00155/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-113</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>ORCHID TRAVELS</t>
+  </si>
+  <si>
+    <t>STATIONARY BILL FOR JJM</t>
+  </si>
+  <si>
+    <t>BILL/00271/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-191,</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL GENERAL SERVICE CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Placement of 1 nos of site inspection vehicle at the disposal of SE-GTA Circle for inspection of JJM works (for the month of JAN-23)</t>
+  </si>
+  <si>
+    <t>BILL/00156/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-114</t>
+  </si>
+  <si>
     <t>Placement of 1 nos of site inspection vehicle at the disposal of SE-GTA Circle for inspection of JJM works (for the month of Nov 22 )</t>
   </si>
   <si>
     <t>BILL/00154/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-112</t>
-  </si>
-[...76 lines deleted...]
-    <t>S S CONSTRUCTIONS</t>
   </si>
   <si>
     <t>BILL/00608/2023-2024</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>BILL/00607/2023-2024</t>
   </si>
   <si>
     <t>BILL/00609/2023-2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -898,797 +898,797 @@
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
-        <v>3.84</v>
+        <v>4.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.39</v>
+        <v>4.33</v>
       </c>
       <c r="R4" s="4">
-        <v>62.23</v>
+        <v>90.92</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="P5" s="4">
-        <v>4.76</v>
+        <v>4.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.33</v>
+        <v>4.52</v>
       </c>
       <c r="R5" s="4">
-        <v>90.92</v>
+        <v>93.16</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="13"/>
       <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>4.85</v>
+        <v>3.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.52</v>
+        <v>3.09</v>
       </c>
       <c r="R6" s="4">
-        <v>93.16</v>
+        <v>83.56</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="J7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="P7" s="4">
-        <v>3.72</v>
+        <v>4.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.69</v>
+        <v>2.54</v>
       </c>
       <c r="R7" s="4">
-        <v>72.28</v>
+        <v>58.09</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.4</v>
+        <v>3.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>62.23</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" s="4" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>0.4</v>
+        <v>3.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>72.28</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>3.3</v>
+        <v>0.99</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.3</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>232.36</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="P11" s="4">
         <v>0.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="P12" s="4">
-        <v>4.38</v>
+        <v>3.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.54</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>58.09</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I13" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>3.7</v>
+        <v>0.4</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.09</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>83.56</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="P14" s="4">
-        <v>0.99</v>
+        <v>0.4</v>
       </c>
       <c r="Q14" s="4">
-        <v>2.3</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>232.36</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="P15" s="4">
         <v>0.96</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L16" s="4"/>
       <c r="M16" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="P16" s="4">
         <v>0.32</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="P17" s="4">
         <v>0.81</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>