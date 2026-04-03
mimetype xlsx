--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,74 @@
     <t>(Continuation) Engagement of 1 (One) number Computer Operator (Graduate with Certificate in Computer Application) for the works related to Jal Jeevan Mission/ Jal Swapno at the Office of the Executive Engineer, Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate from 01/12/2023 to 31/01/2024 (2 Months)</t>
   </si>
   <si>
     <t>ORD/000327/2023-2024</t>
   </si>
   <si>
     <t>1458/NKWSMD</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>FOREST PAYMENT</t>
   </si>
   <si>
     <t>BILL/00961/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-645</t>
   </si>
   <si>
     <t>28/03/2024</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000268/2023-2024</t>
+  </si>
+  <si>
+    <t>1578/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1116,87 +1140,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P8" s="4">
         <v>11.59</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>808</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>