--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -941,54 +941,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>757.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>630.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>83.2</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1004,54 +1004,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.21</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1067,54 +1067,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>0.39</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1189,88 +1189,88 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>808</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>631.02</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>78.1</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>