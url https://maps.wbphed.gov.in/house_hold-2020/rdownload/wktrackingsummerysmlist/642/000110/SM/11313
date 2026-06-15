--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -137,69 +137,72 @@
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
     <t>Demand raised for forest clearance of JJM scheme under Kalimpong Division PHED</t>
   </si>
   <si>
     <t>BILL/00502/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-302</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL PARIVESH CAMPA</t>
   </si>
   <si>
     <t>SURFACE WATER BASED PARINGAR KHAS MAHAL PWS SCHEME TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOLA W/S &amp; Mtc DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>Assistant Engineer I</t>
   </si>
   <si>
+    <t>Junior Engineer I,Junior Engineer II</t>
+  </si>
+  <si>
+    <t>ORD/000187/2022-2023</t>
+  </si>
+  <si>
+    <t>962/NKWSMD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>THUPDEN BHUTIA</t>
+  </si>
+  <si>
+    <t>Engagement of 1 (One) number Computer Operator (Graduate with Certificate in Computer Application) for the works related to Jal Jeevan Mission/ Jal Swapno at the Office of the Executive Engineer, Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate from 01/08/2023 to 30/11/2023</t>
+  </si>
+  <si>
     <t>Junior Engineer I</t>
-  </si>
-[...16 lines deleted...]
-    <t>Engagement of 1 (One) number Computer Operator (Graduate with Certificate in Computer Application) for the works related to Jal Jeevan Mission/ Jal Swapno at the Office of the Executive Engineer, Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate from 01/08/2023 to 30/11/2023</t>
   </si>
   <si>
     <t>ORD/000207/2023-2024</t>
   </si>
   <si>
     <t>851/NKWSMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>28/11/2023</t>
   </si>
   <si>
     <t>THE ELECTRIC SPHERE</t>
   </si>
   <si>
     <t>(Continuation) Engagement of 1 (One) number Computer Operator (Graduate with Certificate in Computer Application) for the works related to Jal Jeevan Mission/ Jal Swapno at the Office of the Executive Engineer, Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate from 01/12/2023 to 31/01/2024 (2 Months)</t>
   </si>
   <si>
     <t>ORD/000327/2023-2024</t>
   </si>
   <si>
     <t>1458/NKWSMD</t>
   </si>
@@ -983,272 +986,272 @@
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>0.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0.39</v>
       </c>
       <c r="R6" s="4">
         <v>45.21</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.39</v>
       </c>
       <c r="Q7" s="4">
         <v>0.39</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P8" s="4">
         <v>11.59</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0.19</v>
       </c>
       <c r="R9" s="4">
         <v>20</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>808</v>
       </c>
       <c r="P10" s="8">
         <v>631.02</v>
       </c>
       <c r="Q10" s="8">
         <v>78.1</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>