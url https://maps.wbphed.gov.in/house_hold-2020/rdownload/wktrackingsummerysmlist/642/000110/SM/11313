--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,183 +92,201 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>KALIMPONG</t>
   </si>
   <si>
     <t>Kalimpong-I</t>
   </si>
   <si>
     <t>Neorakhola W/S &amp; Mtc.Div.</t>
   </si>
   <si>
     <t>SURFACE WATER BASED PARINAGAR KHASMAHAL PWSS TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOKA W/S &amp; MTC. DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>SM/11313</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>SURFACE WATER BASED PARINGAR KHAS MAHAL PWS SCHEME TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOLA W/S &amp; Mtc DIVISION, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I</t>
+  </si>
+  <si>
+    <t>Junior Engineer I,Junior Engineer II</t>
+  </si>
+  <si>
+    <t>ORD/000187/2022-2023</t>
+  </si>
+  <si>
+    <t>962/NKWSMD</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>22/02/2024</t>
+  </si>
+  <si>
+    <t>THUPDEN BHUTIA</t>
+  </si>
+  <si>
     <t>The Supply, Installation, commissioning &amp; Monitoring of "Non-Electrical Continuous Chlorinator" approved by Government of India &amp; recommended by National Jal Jeevan Mission (NJJM) supplied through Piped Water Supply Schemes (PWSS) maintained by the Public Health Engineering Department (PHED) Government of West Bengal for a minimum period of 03 (Three) months in the District of Kalimpong under different Schemes (As per Schedule) Tentative number of units:6 Unit (Each Unit containing 2 no of Device)</t>
   </si>
   <si>
     <t>Assistant Engineer II</t>
   </si>
   <si>
     <t>Junior Engineer II</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>259/NKWSMD</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>15/08/2023</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
+    <t>Engagement of 1 (One) number Computer Operator (Graduate with Certificate in Computer Application) for the works related to Jal Jeevan Mission/ Jal Swapno at the Office of the Executive Engineer, Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate from 01/08/2023 to 30/11/2023</t>
+  </si>
+  <si>
+    <t>Junior Engineer I</t>
+  </si>
+  <si>
+    <t>ORD/000207/2023-2024</t>
+  </si>
+  <si>
+    <t>851/NKWSMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>THE ELECTRIC SPHERE</t>
+  </si>
+  <si>
+    <t>(Continuation) Engagement of 1 (One) number Computer Operator (Graduate with Certificate in Computer Application) for the works related to Jal Jeevan Mission/ Jal Swapno at the Office of the Executive Engineer, Neorakhola Water Supply and Maintenance Division, Public Health Engineering Directorate from 01/12/2023 to 31/01/2024 (2 Months)</t>
+  </si>
+  <si>
+    <t>ORD/000327/2023-2024</t>
+  </si>
+  <si>
+    <t>1458/NKWSMD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer I,Assistant Engineer II</t>
+  </si>
+  <si>
+    <t>Junior Engineer IV</t>
+  </si>
+  <si>
+    <t>ORD/000268/2023-2024</t>
+  </si>
+  <si>
+    <t>1578/NKWSMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>CIVIL ENGINEERING CONSULTANCY</t>
+  </si>
+  <si>
     <t>Demand raised for forest clearance of JJM scheme under Kalimpong Division PHED</t>
   </si>
   <si>
     <t>BILL/00502/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-302</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL PARIVESH CAMPA</t>
   </si>
   <si>
-    <t>SURFACE WATER BASED PARINGAR KHAS MAHAL PWS SCHEME TO ACCOMMODATE FHTC IN KALIMPONG-I BLOCK WITHIN KALIMPONG DISTRICT UNDER NEORAKHOLA W/S &amp; Mtc DIVISION, PHE DTE.</t>
-[...58 lines deleted...]
-  <si>
     <t>FOREST PAYMENT</t>
   </si>
   <si>
     <t>BILL/00961/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-645</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
-    <t>Preparation of draft proposal including preparation of maps in KML file, DGPS Map, SOI Map, uploading of proposal in PARIVESH PORTAL for forest land diversion in 05 (five) number of scheme under JJM (Jal Jeevan Mission).</t>
-[...20 lines deleted...]
-    <t>CIVIL ENGINEERING CONSULTANCY</t>
+    <t>Additional Surface Water Based Parinagar Khasmahal Piped Water Supply Scheme to accommodate FHTC in Kalimpong-I Block within Kalimpong district under Neorakhola Water Supply &amp; Maintenance Division, Public Health Engineering Directorate. (TSM/010477)</t>
+  </si>
+  <si>
+    <t>ORD/000363/2025-2026</t>
+  </si>
+  <si>
+    <t>888/NKWSMD</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>17/09/2025</t>
+  </si>
+  <si>
+    <t>BHUTIA AND SONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -819,474 +837,533 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>31.66</v>
+        <v>757.27</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>630.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>83.2</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>5.25</v>
+        <v>31.66</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>757.27</v>
+        <v>0.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>630.04</v>
+        <v>0.39</v>
       </c>
       <c r="R5" s="4">
-        <v>83.2</v>
+        <v>45.21</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>0.87</v>
+        <v>0.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0.39</v>
       </c>
       <c r="R6" s="4">
-        <v>45.21</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>0.39</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>11.59</v>
+        <v>5.25</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.95</v>
+        <v>11.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>43.37</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>851.36</v>
+      </c>
+      <c r="P11" s="8">
+        <v>631.02</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>74.12</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>